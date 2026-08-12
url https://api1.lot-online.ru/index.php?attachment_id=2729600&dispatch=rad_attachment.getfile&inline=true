--- v0 (2025-12-07)
+++ v1 (2026-08-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68A9ACD5" w14:textId="77777777" w:rsidR="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДОВЕРЕННОСТЬ № ______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A98E4C6" w14:textId="77777777" w:rsidR="00393A64" w:rsidRPr="00281821" w:rsidRDefault="00393A64" w:rsidP="00DA6600">
       <w:pPr>
@@ -102,69 +102,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C603E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«___</w:t>
-[...17 lines deleted...]
-        <w:t>_________ 20</w:t>
+        <w:t>«____»__________ 20</w:t>
       </w:r>
       <w:r w:rsidR="00DA6600">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007C603E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660704CA" w14:textId="77777777" w:rsidR="007C603E" w:rsidRPr="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -561,61 +543,59 @@
       <w:r w:rsidR="003F0B6A" w:rsidRPr="003F0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003F0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>online</w:t>
       </w:r>
       <w:r w:rsidR="003F0B6A" w:rsidRPr="003F0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007C603E" w:rsidRPr="007C603E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2168E99B" w14:textId="77777777" w:rsidR="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50D6927C" w14:textId="65BBCAB1" w:rsidR="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -702,68 +682,84 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(нужное выбрать)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C07CA2" w14:textId="2CED618F" w:rsidR="003F0B6A" w:rsidRPr="003F0B6A" w:rsidRDefault="003F0B6A" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в том числе предоставление необходимых для этих целей документов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A913C6" w14:textId="48A24B8F" w:rsidR="00D70640" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
+    <w:p w14:paraId="36A913C6" w14:textId="6E842C40" w:rsidR="00D70640" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C603E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- получение аккредитации </w:t>
+        <w:t xml:space="preserve">- получение </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>регистрации</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5CBB" w:rsidRPr="007C603E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(запрос сервиса) </w:t>
       </w:r>
       <w:r w:rsidR="00D70640">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>по направлению</w:t>
       </w:r>
       <w:r w:rsidR="003F0B6A" w:rsidRPr="003F0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1382,69 +1378,51 @@
         </w:rPr>
         <w:t>которые могут быть необходимы для выполнения вышеперечисленных полномочий</w:t>
       </w:r>
       <w:r w:rsidR="003D146B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, включая действия</w:t>
       </w:r>
       <w:r w:rsidR="00056573">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003D146B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">направленные </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">  участия  в  продажах</w:t>
+        <w:t>направленные на  обеспечение  участия  в  продажах</w:t>
       </w:r>
       <w:r w:rsidR="00385411">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1F8C13" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRDefault="00A93F3F" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268F875E" w14:textId="77777777" w:rsidR="00876248" w:rsidRDefault="00876248" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1606,67 +1584,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4B5C8C" w14:textId="77777777" w:rsidR="007C603E" w:rsidRPr="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51B3CAB8" w14:textId="751BC77C" w:rsidR="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  лица ______________________ удостоверяю.</w:t>
+      <w:r w:rsidRPr="007C603E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Подпись  уполномоченного  лица ______________________ удостоверяю.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C0D1CA" w14:textId="77777777" w:rsidR="00393A64" w:rsidRPr="007C603E" w:rsidRDefault="00393A64" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7974E48F" w14:textId="77777777" w:rsidR="007C603E" w:rsidRPr="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1832,273 +1800,266 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="493BF019" w14:textId="77777777" w:rsidR="007C603E" w:rsidRPr="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B76C21B" w14:textId="77777777" w:rsidR="007C603E" w:rsidRPr="007C603E" w:rsidRDefault="007C603E" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="3601432D" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="007C603E" w:rsidRDefault="00000000" w:rsidP="00DA6600">
+      <w:r w:rsidRPr="007C603E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>м.п.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3601432D" w14:textId="77777777" w:rsidR="00C3423A" w:rsidRPr="007C603E" w:rsidRDefault="00C3423A" w:rsidP="00DA6600">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00016650" w:rsidRPr="007C603E">
+    <w:sectPr w:rsidR="00C3423A" w:rsidRPr="007C603E">
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="240" w:charSpace="36864"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61993C9A" w14:textId="77777777" w:rsidR="00601DEB" w:rsidRDefault="00601DEB" w:rsidP="00393A64">
+    <w:p w14:paraId="09625A82" w14:textId="77777777" w:rsidR="00020E63" w:rsidRDefault="00020E63" w:rsidP="00393A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="556C29E3" w14:textId="77777777" w:rsidR="00601DEB" w:rsidRDefault="00601DEB" w:rsidP="00393A64">
+    <w:p w14:paraId="5BC1DD4C" w14:textId="77777777" w:rsidR="00020E63" w:rsidRDefault="00020E63" w:rsidP="00393A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="font301">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F737A6" w14:textId="77777777" w:rsidR="00601DEB" w:rsidRDefault="00601DEB" w:rsidP="00393A64">
+    <w:p w14:paraId="24ECB969" w14:textId="77777777" w:rsidR="00020E63" w:rsidRDefault="00020E63" w:rsidP="00393A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10BCFBCE" w14:textId="77777777" w:rsidR="00601DEB" w:rsidRDefault="00601DEB" w:rsidP="00393A64">
+    <w:p w14:paraId="7662598F" w14:textId="77777777" w:rsidR="00020E63" w:rsidRDefault="00020E63" w:rsidP="00393A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00604132"/>
+    <w:rsid w:val="00020E63"/>
     <w:rsid w:val="00056573"/>
     <w:rsid w:val="001B64D7"/>
     <w:rsid w:val="00234C79"/>
     <w:rsid w:val="00281821"/>
     <w:rsid w:val="00385411"/>
     <w:rsid w:val="00393A64"/>
     <w:rsid w:val="003D146B"/>
     <w:rsid w:val="003F0B6A"/>
     <w:rsid w:val="00451E87"/>
     <w:rsid w:val="0045560D"/>
     <w:rsid w:val="004B29AD"/>
     <w:rsid w:val="00601DEB"/>
     <w:rsid w:val="00604132"/>
+    <w:rsid w:val="00712CC1"/>
     <w:rsid w:val="007B60F7"/>
     <w:rsid w:val="007C603E"/>
     <w:rsid w:val="007E1558"/>
+    <w:rsid w:val="007E5CBB"/>
     <w:rsid w:val="00876248"/>
     <w:rsid w:val="00881CED"/>
     <w:rsid w:val="00A3641F"/>
     <w:rsid w:val="00A93F3F"/>
+    <w:rsid w:val="00C3423A"/>
     <w:rsid w:val="00CA7BBC"/>
     <w:rsid w:val="00D70640"/>
     <w:rsid w:val="00DA6600"/>
     <w:rsid w:val="00DF1F1D"/>
     <w:rsid w:val="00E313E9"/>
     <w:rsid w:val="00F661B2"/>
     <w:rsid w:val="00F90026"/>
     <w:rsid w:val="00FE7DEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2ADB05C2"/>
   <w15:docId w15:val="{8F1CCB07-6441-44EB-8BC9-A84FC9A65163}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2593,51 +2554,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="font301"/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF1F1D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="font301"/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2909,69 +2870,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E748A40B-6C2D-4587-87E2-74A473F7B3FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>382</Words>
+  <Words>381</Words>
   <Characters>2178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2555</CharactersWithSpaces>
+  <CharactersWithSpaces>2554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Канцерова Елена</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>