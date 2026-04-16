--- v0 (2026-02-04)
+++ v1 (2026-04-16)
@@ -14927,51 +14927,51 @@
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6358370E" w14:textId="325E1024" w:rsidR="00D23471" w:rsidRPr="00D23471" w:rsidRDefault="00D23471" w:rsidP="00DE134A">
+    <w:p w14:paraId="6358370E" w14:textId="341D4B1F" w:rsidR="00D23471" w:rsidRPr="00D23471" w:rsidRDefault="00D23471" w:rsidP="00DE134A">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C204C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Объект №1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -14989,51 +14989,63 @@
         </w:rPr>
         <w:t>ятнадцать миллионов восемьсот девяносто девять тысяч сто шестьдесят шесть) руб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 67 коп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>, кроме того НДС 22% в размере 3 497 816 (</w:t>
+        <w:t>, кроме того</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1577">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23471">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НДС 22% в размере 3 497 816 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ри миллиона четыреста девяносто семь тысяч восемьсот шестнадцать) руб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 67 коп</w:t>
       </w:r>
@@ -15084,51 +15096,51 @@
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34 коп</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4508E6" w14:textId="49970997" w:rsidR="00D23471" w:rsidRPr="00D23471" w:rsidRDefault="00D23471" w:rsidP="00DE134A">
+    <w:p w14:paraId="4A4508E6" w14:textId="25F8095F" w:rsidR="00D23471" w:rsidRPr="00D23471" w:rsidRDefault="00D23471" w:rsidP="00DE134A">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C204C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Объект №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -15154,51 +15166,63 @@
         </w:rPr>
         <w:t>риста пятьдесят восемь тысяч сто девяносто шесть) руб</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 72 коп</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>, кроме того НДС 22% в размере 78 803 (</w:t>
+        <w:t>, кроме того</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1577">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23471">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НДС 22% в размере 78 803 (</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>емьдесят восемь тысяч восемьсот три) руб</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28 коп</w:t>
       </w:r>
@@ -15245,51 +15269,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 00 коп</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55734036" w14:textId="33EDEF2F" w:rsidR="00D23471" w:rsidRPr="00D23471" w:rsidRDefault="00D23471" w:rsidP="00DE134A">
+    <w:p w14:paraId="55734036" w14:textId="4DAE55C5" w:rsidR="00D23471" w:rsidRPr="00D23471" w:rsidRDefault="00D23471" w:rsidP="00DE134A">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C204C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Объект №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -15315,77 +15339,99 @@
         </w:rPr>
         <w:t>вести восемьдесят пять тысяч восемьсот тридцать три) руб</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>3 коп</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, кроме того</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1577">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>кроме того</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> НДС 22% в размере 62 8</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1577">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> НДС 22% в размере 62 833 (</w:t>
+        <w:t>3 (</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Ш</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">естьдесят две тысячи восемьсот тридцать три) рубля 33 копейки, </w:t>
+        <w:t xml:space="preserve">естьдесят две тысячи восемьсот </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1577">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>восемьдесят</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23471">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> три) рубля 33 копейки, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>всего с учетом НДС 348 716 (</w:t>
       </w:r>
       <w:r w:rsidR="00DE134A" w:rsidRPr="00DE134A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23471">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>риста сорок восемь тысяч семьсот шестнадцать) руб</w:t>
       </w:r>
@@ -18343,50 +18389,51 @@
     <w:rsid w:val="002E6D9D"/>
     <w:rsid w:val="002E6DB3"/>
     <w:rsid w:val="002F0D90"/>
     <w:rsid w:val="002F1612"/>
     <w:rsid w:val="002F1A52"/>
     <w:rsid w:val="002F332C"/>
     <w:rsid w:val="002F3739"/>
     <w:rsid w:val="002F4026"/>
     <w:rsid w:val="002F4BA2"/>
     <w:rsid w:val="002F6006"/>
     <w:rsid w:val="00300179"/>
     <w:rsid w:val="00300269"/>
     <w:rsid w:val="0030077D"/>
     <w:rsid w:val="00300953"/>
     <w:rsid w:val="00301081"/>
     <w:rsid w:val="003013CD"/>
     <w:rsid w:val="0030160D"/>
     <w:rsid w:val="00302591"/>
     <w:rsid w:val="00302FB2"/>
     <w:rsid w:val="00303E48"/>
     <w:rsid w:val="0030413F"/>
     <w:rsid w:val="00304D93"/>
     <w:rsid w:val="003053E8"/>
     <w:rsid w:val="00305A68"/>
     <w:rsid w:val="00305F61"/>
+    <w:rsid w:val="00306A2B"/>
     <w:rsid w:val="00307940"/>
     <w:rsid w:val="0031076B"/>
     <w:rsid w:val="00310931"/>
     <w:rsid w:val="00315A63"/>
     <w:rsid w:val="0031639D"/>
     <w:rsid w:val="00316F19"/>
     <w:rsid w:val="00317A02"/>
     <w:rsid w:val="00317C93"/>
     <w:rsid w:val="00317D37"/>
     <w:rsid w:val="0032017F"/>
     <w:rsid w:val="00320384"/>
     <w:rsid w:val="00321617"/>
     <w:rsid w:val="00321CB6"/>
     <w:rsid w:val="00322770"/>
     <w:rsid w:val="0032368E"/>
     <w:rsid w:val="00324DF0"/>
     <w:rsid w:val="0032547E"/>
     <w:rsid w:val="00326908"/>
     <w:rsid w:val="00327D67"/>
     <w:rsid w:val="00331A50"/>
     <w:rsid w:val="00334471"/>
     <w:rsid w:val="00342D3D"/>
     <w:rsid w:val="00342F4C"/>
     <w:rsid w:val="0034399A"/>
     <w:rsid w:val="003440C2"/>
@@ -19089,50 +19136,51 @@
     <w:rsid w:val="008C3BB0"/>
     <w:rsid w:val="008C3E4E"/>
     <w:rsid w:val="008C443E"/>
     <w:rsid w:val="008C45BD"/>
     <w:rsid w:val="008C4A46"/>
     <w:rsid w:val="008C4C3F"/>
     <w:rsid w:val="008C5C7E"/>
     <w:rsid w:val="008C61FF"/>
     <w:rsid w:val="008C6562"/>
     <w:rsid w:val="008C7A05"/>
     <w:rsid w:val="008D1476"/>
     <w:rsid w:val="008D1F01"/>
     <w:rsid w:val="008D5FC8"/>
     <w:rsid w:val="008D69AF"/>
     <w:rsid w:val="008D76C3"/>
     <w:rsid w:val="008D7F2F"/>
     <w:rsid w:val="008E2477"/>
     <w:rsid w:val="008E24EC"/>
     <w:rsid w:val="008E2AE8"/>
     <w:rsid w:val="008E30B3"/>
     <w:rsid w:val="008E7319"/>
     <w:rsid w:val="008E7F6A"/>
     <w:rsid w:val="008F094A"/>
     <w:rsid w:val="008F0B1C"/>
     <w:rsid w:val="008F0F68"/>
+    <w:rsid w:val="008F1577"/>
     <w:rsid w:val="008F1D29"/>
     <w:rsid w:val="008F24E8"/>
     <w:rsid w:val="008F270A"/>
     <w:rsid w:val="008F2F1C"/>
     <w:rsid w:val="008F3501"/>
     <w:rsid w:val="008F39C0"/>
     <w:rsid w:val="008F4B88"/>
     <w:rsid w:val="008F5D92"/>
     <w:rsid w:val="008F5ED0"/>
     <w:rsid w:val="008F6F6E"/>
     <w:rsid w:val="008F74DA"/>
     <w:rsid w:val="008F78AB"/>
     <w:rsid w:val="008F790F"/>
     <w:rsid w:val="008F7982"/>
     <w:rsid w:val="008F7ACD"/>
     <w:rsid w:val="008F7EDD"/>
     <w:rsid w:val="00900ED0"/>
     <w:rsid w:val="0090143C"/>
     <w:rsid w:val="00902BD6"/>
     <w:rsid w:val="009039F2"/>
     <w:rsid w:val="00903A5C"/>
     <w:rsid w:val="00905299"/>
     <w:rsid w:val="00905767"/>
     <w:rsid w:val="0090605C"/>
     <w:rsid w:val="00906884"/>