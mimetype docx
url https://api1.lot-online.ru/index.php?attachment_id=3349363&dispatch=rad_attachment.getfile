--- v0 (2026-02-04)
+++ v1 (2026-05-25)
@@ -88,65 +88,51 @@
       </w:r>
       <w:r w:rsidR="007744DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ого</w:t>
       </w:r>
       <w:r w:rsidRPr="001B7928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> по адресу:</w:t>
       </w:r>
       <w:r w:rsidR="0083321F" w:rsidRPr="0083321F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083321F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">г. Кемерово, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">г. Кемерово, пр-кт. </w:t>
       </w:r>
       <w:r w:rsidR="002D2A23">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ленинградский</w:t>
       </w:r>
       <w:r w:rsidR="002D2A23" w:rsidRPr="00F34A2C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002D2A23">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083321F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>д. 43</w:t>
       </w:r>
@@ -364,61 +350,59 @@
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00F30D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C45A70" w14:textId="77777777" w:rsidR="00573FA0" w:rsidRPr="00F30D8B" w:rsidRDefault="00573FA0" w:rsidP="00573FA0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1239,102 +1223,75 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001D366C">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C99A7B" w14:textId="77777777" w:rsidR="005D50B4" w:rsidRPr="005D50B4" w:rsidRDefault="005D50B4" w:rsidP="00573FA0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Телефоны Службы технической поддержки </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Телефоны Службы технической поддержки Lot-</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>nline.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>ru</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: 8-800-777-57-57, доб. 235, 231</w:t>
       </w:r>
       <w:r w:rsidR="00884151">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11382971" w14:textId="77777777" w:rsidR="008E2AE8" w:rsidRDefault="008E2AE8" w:rsidP="00573FA0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1461,51 +1418,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D6543F" w:rsidRPr="00FA5F54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> в следующем составе</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5F54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001D366C" w:rsidRPr="00FA5F54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155E9F54" w14:textId="1C332A26" w:rsidR="0083321F" w:rsidRDefault="00A73BB9" w:rsidP="003D585E">
+    <w:p w14:paraId="155E9F54" w14:textId="3ADF5EFA" w:rsidR="0083321F" w:rsidRDefault="00A73BB9" w:rsidP="003D585E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:right="-57" w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk104197637"/>
       <w:r w:rsidRPr="00FA5F54">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0043102C" w:rsidRPr="003D585E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="003D585E" w:rsidRPr="003D585E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>н</w:t>
@@ -1520,83 +1477,65 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00137E10" w:rsidRPr="009D719C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>расположенное по адресу:</w:t>
       </w:r>
       <w:r w:rsidR="00DB3EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB3EE4" w:rsidRPr="00DB3EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Российская Федерация, Кемеровская область - Кузбасс, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Российская Федерация, Кемеровская область - Кузбасс, г.о. Кемеровский, г Кемерово, пр-кт Ленинградский,                    Дом 43, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14FAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пом.</w:t>
+      </w:r>
       <w:r w:rsidR="00DB3EE4" w:rsidRPr="00DB3EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>г.о</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Ленинградский,                    Дом 43, кв. 46</w:t>
+        <w:t xml:space="preserve"> 46</w:t>
       </w:r>
       <w:r w:rsidR="002F4573">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F4573" w:rsidRPr="009D719C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F4573" w:rsidRPr="009D719C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>площадью 145,8 кв. м</w:t>
       </w:r>
       <w:r w:rsidR="002F4573" w:rsidRPr="009D719C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, с кадастровым номером </w:t>
@@ -1715,59 +1654,51 @@
       <w:r w:rsidR="00BC31E4" w:rsidRPr="009D719C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4" w:rsidRPr="008C298B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>на земельном участке</w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4" w:rsidRPr="008C298B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> по адресу: </w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4" w:rsidRPr="004C5A0A">
-        <w:t xml:space="preserve">Кемеровская </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Кемеровская обл, </w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4">
         <w:t xml:space="preserve">         г. Кемерово, пр. Ленинградский, 43</w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4" w:rsidRPr="004C5A0A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4">
         <w:t>площадью 17 041 кв. м</w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4" w:rsidRPr="008C298B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4" w:rsidRPr="008C298B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>кадастровы</w:t>
       </w:r>
       <w:r w:rsidR="00BC31E4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>й номер</w:t>
       </w:r>
@@ -1832,99 +1763,65 @@
     <w:p w14:paraId="78FD1166" w14:textId="24B68B3C" w:rsidR="0083321F" w:rsidRDefault="002F4573" w:rsidP="003D585E">
       <w:pPr>
         <w:ind w:left="-57" w:right="-57" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00301CCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Наружные электрические сети, расположенные по адресу:</w:t>
       </w:r>
       <w:r w:rsidR="00DB3EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB3EE4" w:rsidRPr="00DB3EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Российская Федерация, Кемеровская область - Кузбасс, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Российская Федерация, Кемеровская область - Кузбасс, г.о. Кемеровский, г Кемерово, пр-кт</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3EE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00DB3EE4" w:rsidRPr="00DB3EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>г.о</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">                Дом 43</w:t>
+        <w:t>Ленинградский,                   Дом 43</w:t>
       </w:r>
       <w:r w:rsidRPr="00301CCC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007704B0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> принадлежащ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ие Продавцу (инвентарный номер 8615604137952)</w:t>
       </w:r>
       <w:r w:rsidR="0083321F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2670,61 +2567,59 @@
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00534145">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F487E2" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00534145" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B426F45" w14:textId="41D45C9F" w:rsidR="00D610A5" w:rsidRDefault="00D610A5" w:rsidP="0036098D">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3746,114 +3641,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="75B74C66" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Сертификат (свидетельство) о регистрации (инкорпорации);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FAD41A" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
-        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-</w:t>
-[...7 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-ов);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A7A46B" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Сертификат на акции (иной аналогичный документ);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725B4E79" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Выписка из торгового реестра или сертификат ИНКАМБЕНСИ (иное эквивалентное доказательство юридического статуса иностранного лица в соответствии с законодательством страны его местонахождения) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DE5B3D" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
-        <w:t>Сертификат должного состояния (</w:t>
-[...15 lines deleted...]
-        <w:t>) не старше 30 дней;</w:t>
+        <w:t>Сертификат должного состояния (good standing) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745F008F" w14:textId="0ABAB7CA" w:rsidR="00D610A5" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Решение об одобрении или совершении сделки или письмо об отсутствии необходимости такого одобрения, получения согласия на ее совершение</w:t>
       </w:r>
       <w:r w:rsidR="00C56946">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12661807" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00E2163C" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2163C">
         <w:t>Иные документы, требование к предоставлению которых может быть установлено Организатором торгов в сообщении о проведении торгов или федеральным законом.</w:t>
@@ -4058,61 +3929,59 @@
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00757FE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360EF29B" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00F30D8B" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:right="72" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>Указанный договор о задатке считается в любом случае заключенным на условиях формы договора о задатке (договора присоединения) в случае подачи заявки на участие в аукционе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4271,59 +4140,57 @@
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>auction</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>house</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="007E5C3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, на официальном интернет-сайте электронной торговой площадки: «</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>www.lot-online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E5C3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271B6BB6" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00F30D8B" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
@@ -5115,65 +4982,51 @@
       <w:r w:rsidRPr="007704B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Продавец</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007704B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">вправе предложить </w:t>
       </w:r>
       <w:r w:rsidRPr="007704B0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Победителю аукциона/ Единственному участнику аукциона одновременно с заключением договора купли-продажи Объекта заключить договор об оказании услуг облачного сервиса с Обществом с ограниченной ответственностью «Транспортные решения» (ООО «Транспортные решения») на предоставление права использования программного обеспечения АС </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (комплекс информационно-технологических услуг по организации и анализу процесса транспортного обеспечения предприятия). Стоимость облачных услуг по договору оплачивается Победителем аукциона/ Единственным участником аукциона отдельно и составляет – </w:t>
+        <w:t xml:space="preserve">Победителю аукциона/ Единственному участнику аукциона одновременно с заключением договора купли-продажи Объекта заключить договор об оказании услуг облачного сервиса с Обществом с ограниченной ответственностью «Транспортные решения» (ООО «Транспортные решения») на предоставление права использования программного обеспечения АС СберТранспорт (комплекс информационно-технологических услуг по организации и анализу процесса транспортного обеспечения предприятия). Стоимость облачных услуг по договору оплачивается Победителем аукциона/ Единственным участником аукциона отдельно и составляет – </w:t>
       </w:r>
       <w:r w:rsidR="008706EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>223 860</w:t>
       </w:r>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007704B0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0025406D" w:rsidRPr="0025406D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Двести двадцать три тысячи восемьсот шестьдесят) руб. 00 коп.</w:t>
       </w:r>
@@ -5661,69 +5514,51 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень лиц, входящих в группу контролирующих лиц </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- физических лиц, а также </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
+        <w:t>- физических лиц, а также Госучастников индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -5751,63 +5586,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01BB07AA" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="005F2D20">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФИО/    наименование </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ФИО/    наименование Госучастника</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
@@ -6062,63 +5886,52 @@
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="523FA14B" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="005F2D20">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Для </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Для Госучастника</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – страна регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E1B950F" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="005F2D20">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -10424,65 +10237,51 @@
           <w:p w14:paraId="4919342E" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="005F2D20">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Лицо считается находящимся под контролем при наличии одного из признаков:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66F39C7B" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="005F2D20">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
-[...13 lines deleted...]
-              <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+              <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC6F75F" w14:textId="79A39045" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="005F2D20">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять </w:t>
             </w:r>
             <w:r w:rsidR="00AE669F" w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>решения, принимаемые</w:t>
             </w:r>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
@@ -10822,71 +10621,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Лицо признается Контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72282A22" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="0064753E" w:rsidRDefault="009F20CC" w:rsidP="009F20CC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064753E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
-[...19 lines deleted...]
-        <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E549A0" w14:textId="7A03E858" w:rsidR="009F20CC" w:rsidRPr="0064753E" w:rsidRDefault="009F20CC" w:rsidP="009F20CC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064753E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C462890" w14:textId="1FE1ACC8" w:rsidR="009F20CC" w:rsidRPr="0064753E" w:rsidRDefault="009F20CC" w:rsidP="009F20CC">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -11580,67 +11359,57 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6084B16F" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Astora</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> GmbH</w:t>
+              <w:t>Astora GmbH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D97D380" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Астора ГмбХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11696,105 +11465,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="664819F9" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZGG – </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ZGG – Zarubezhgazneftehim Trading GmbH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="771962A9" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> Трейдинг ГмбХ</w:t>
+              </w:rPr>
+              <w:t>ЗГГ – Зарубежгазнефтехим Трейдинг ГмбХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23EADB3E" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Австрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11850,67 +11585,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GAZPROM Schweiz AG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EB7EE4F" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Газпром </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> АГ</w:t>
+              <w:t>Газпром Швайц АГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="313E2C3C" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Швейцария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11966,67 +11685,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>WIEE Hungary Kft.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="525AD7A7" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ВИЕЕ Хунгари </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>ВИЕЕ Хунгари Кфт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="020FF777" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Венгрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12362,62 +12065,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B86AB14" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIEH </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>WIEH GbmH</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="485DE1A0" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ВИЕХ ГмбХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
@@ -12587,81 +12280,56 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>WINGAS UK Ltd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="288A62F6" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Вингаз</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Лтд.</w:t>
+              <w:t>Вингаз ЮКэй Лтд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60032EAA" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Великобритания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12891,132 +12559,77 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD35832" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Industriekraftwerk</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Industriekraftwerk Greifs wald GmbH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEB6788" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...66 lines deleted...]
-              <w:t xml:space="preserve"> Грайфсвальд ГмбХ</w:t>
+              </w:rPr>
+              <w:t>Индустрикрафтверк Грайфсвальд ГмбХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74EF9F80" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Германия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13052,97 +12665,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB2A9EB" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEMEX ENERGO </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>VEMEX ENERGO s.r.o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="272D9BC0" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...38 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>ВЕМЕКС ЭНЕРГО с.р.о.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BBCE680" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Словакия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13178,105 +12765,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4416FD20" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">WINGAS Benelux </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>WINGAS Benelux s.r.l.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F980E7" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...46 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>ВИНГАЗ Бенилюкс с.р.л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ED2F450" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Бельгия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13625,67 +13178,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gazprom Marketing &amp; Trading USA Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C591AED" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Газпром Маркетинг энд Трейдинг </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Инк.</w:t>
+              <w:t>Газпром Маркетинг энд Трейдинг ЮЭсЭй Инк.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="616AE43E" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>США</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13741,67 +13278,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gazprom Marketing &amp; Trading Switzerland AG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="675389D6" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Газпром Маркетинг энд Трейдинг </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> АГ</w:t>
+              <w:t>Газпром Маркетинг энд Трейдинг Свитзерланд АГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ADBC08B" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Швейцария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14057,83 +13578,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gazprom Mex (UK) 1 Ltd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0196CDEF" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Газпром </w:t>
-[...31 lines deleted...]
-              <w:t>) 1 Лтд.</w:t>
+              <w:t>Газпром Мекс (ЮКей) 1 Лтд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11670313" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Великобритания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14189,83 +13678,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gazprom Mex (UK) 2 Ltd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF00344" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Газпром </w:t>
-[...31 lines deleted...]
-              <w:t>) 2 Лтд.</w:t>
+              <w:t>Газпром Мекс (ЮКей) 2 Лтд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EBA1BD9" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Великобритания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14295,112 +13752,77 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E8AE23" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PremiumGas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>PremiumGas S.p.A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="396D454D" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...46 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>ПремиумГаз С.п.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30086F31" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Италия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14436,97 +13858,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F1C43D6" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEMEX </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>VEMEX s.r.o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A633F96" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...38 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>ВЕМЕКС с.р.о.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C8B24FA" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Чехия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14562,97 +13958,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267190C4" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEMEX ENERGIE </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>VEMEX ENERGIE a.s.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCB727C" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...38 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>ВЕМЕКС ЭНЕРГИ а.с.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30F40399" w14:textId="77777777" w:rsidR="009F20CC" w:rsidRPr="00F05D6C" w:rsidRDefault="009F20CC" w:rsidP="005F2D20">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05D6C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Чехия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15182,61 +14552,51 @@
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029182B">
         <w:rPr>
           <w:rStyle w:val="ac"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="0029182B" w:rsidRPr="0029182B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>включает в себя:</w:t>
+        <w:t xml:space="preserve"> включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD1F0F7" w14:textId="77777777" w:rsidR="0029182B" w:rsidRPr="0029182B" w:rsidRDefault="0029182B" w:rsidP="0029182B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029182B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -15335,59 +14695,51 @@
     </w:p>
     <w:p w14:paraId="35968AB9" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRPr="00077946" w:rsidRDefault="007D77C8" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>Лицом    находящимися  в  собственности  признаются    лицо  доля участия (прямого или косвенного) которого  или в совокупности нескольких лиц, из числа поименованных в Перечне, в юридическом лице равна или превышает 50%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B549E91" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRPr="00077946" w:rsidRDefault="007D77C8" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>Лицо признается Контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285405D5" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRPr="00077946" w:rsidRDefault="007D77C8" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
-        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
-[...7 lines deleted...]
-        <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A70783F" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRPr="00077946" w:rsidRDefault="007D77C8" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения,   принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C1E7C0" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRPr="00077946" w:rsidRDefault="007D77C8" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>3) контролирующее лицо имеет право назначать единоличный исполнительный орган (ЕИО) и (или) более чем 50% состава  коллегиального исполнительного органа контролируемого лица и (или) имеет безусловную возможность избирать более чем 50% состава   совета директоров (наблюдательного совета) или иного коллегиального органа управления контролируемого лица;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E46294" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRPr="00077946" w:rsidRDefault="007D77C8" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15439,83 +14791,67 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ненужное зачеркнуть.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="6E13A14F" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRDefault="007D77C8" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Под </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
+        <w:t xml:space="preserve"> Под Госучастником понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="0220485E" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRDefault="007D77C8" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> В отношении </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> заполняются 1, 3, 4 столбцы таблицы.</w:t>
+        <w:t xml:space="preserve"> В отношении Госучастника заполняются 1, 3, 4 столбцы таблицы.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="2B84EA95" w14:textId="77777777" w:rsidR="007D77C8" w:rsidRDefault="007D77C8" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Документ, удостоверяющий личность</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -17558,51 +16894,50 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6514"/>
@@ -19551,50 +18886,51 @@
     <w:rsid w:val="00E53DE9"/>
     <w:rsid w:val="00E54207"/>
     <w:rsid w:val="00E550E0"/>
     <w:rsid w:val="00E55F7E"/>
     <w:rsid w:val="00E5618B"/>
     <w:rsid w:val="00E56E60"/>
     <w:rsid w:val="00E60729"/>
     <w:rsid w:val="00E61D98"/>
     <w:rsid w:val="00E62AEF"/>
     <w:rsid w:val="00E62CE9"/>
     <w:rsid w:val="00E62E73"/>
     <w:rsid w:val="00E638C1"/>
     <w:rsid w:val="00E64A11"/>
     <w:rsid w:val="00E64A6F"/>
     <w:rsid w:val="00E67D55"/>
     <w:rsid w:val="00E70225"/>
     <w:rsid w:val="00E70F77"/>
     <w:rsid w:val="00E776AC"/>
     <w:rsid w:val="00E77C57"/>
     <w:rsid w:val="00E80998"/>
     <w:rsid w:val="00E80ACB"/>
     <w:rsid w:val="00E81465"/>
     <w:rsid w:val="00E81BCC"/>
     <w:rsid w:val="00E81EDB"/>
     <w:rsid w:val="00E82029"/>
+    <w:rsid w:val="00E822E7"/>
     <w:rsid w:val="00E83730"/>
     <w:rsid w:val="00E83D40"/>
     <w:rsid w:val="00E840FC"/>
     <w:rsid w:val="00E85868"/>
     <w:rsid w:val="00E864F3"/>
     <w:rsid w:val="00E87A71"/>
     <w:rsid w:val="00E9095F"/>
     <w:rsid w:val="00E90C0C"/>
     <w:rsid w:val="00E92CB2"/>
     <w:rsid w:val="00E93045"/>
     <w:rsid w:val="00E952B0"/>
     <w:rsid w:val="00E9532F"/>
     <w:rsid w:val="00E9566E"/>
     <w:rsid w:val="00E96527"/>
     <w:rsid w:val="00E96DB9"/>
     <w:rsid w:val="00E96ECB"/>
     <w:rsid w:val="00EA1D4A"/>
     <w:rsid w:val="00EA35C2"/>
     <w:rsid w:val="00EA52A6"/>
     <w:rsid w:val="00EA59EA"/>
     <w:rsid w:val="00EA647A"/>
     <w:rsid w:val="00EA7235"/>
     <w:rsid w:val="00EA7C5F"/>
     <w:rsid w:val="00EB0361"/>
     <w:rsid w:val="00EB2441"/>
@@ -19626,50 +18962,51 @@
     <w:rsid w:val="00EE34A5"/>
     <w:rsid w:val="00EE3BBF"/>
     <w:rsid w:val="00EE4AAC"/>
     <w:rsid w:val="00EE4D8D"/>
     <w:rsid w:val="00EE601C"/>
     <w:rsid w:val="00EE60E4"/>
     <w:rsid w:val="00EE787B"/>
     <w:rsid w:val="00EF15DA"/>
     <w:rsid w:val="00EF1738"/>
     <w:rsid w:val="00EF18B1"/>
     <w:rsid w:val="00EF21C3"/>
     <w:rsid w:val="00EF238D"/>
     <w:rsid w:val="00EF3811"/>
     <w:rsid w:val="00EF41D8"/>
     <w:rsid w:val="00EF51BF"/>
     <w:rsid w:val="00F018BF"/>
     <w:rsid w:val="00F02C00"/>
     <w:rsid w:val="00F031D4"/>
     <w:rsid w:val="00F0399B"/>
     <w:rsid w:val="00F04354"/>
     <w:rsid w:val="00F04681"/>
     <w:rsid w:val="00F1155B"/>
     <w:rsid w:val="00F11B64"/>
     <w:rsid w:val="00F13300"/>
     <w:rsid w:val="00F14F2D"/>
+    <w:rsid w:val="00F14FAE"/>
     <w:rsid w:val="00F15371"/>
     <w:rsid w:val="00F16E65"/>
     <w:rsid w:val="00F17185"/>
     <w:rsid w:val="00F171A8"/>
     <w:rsid w:val="00F17269"/>
     <w:rsid w:val="00F204AD"/>
     <w:rsid w:val="00F20552"/>
     <w:rsid w:val="00F21BF2"/>
     <w:rsid w:val="00F225D4"/>
     <w:rsid w:val="00F27BF5"/>
     <w:rsid w:val="00F30D8B"/>
     <w:rsid w:val="00F32B49"/>
     <w:rsid w:val="00F3566B"/>
     <w:rsid w:val="00F35735"/>
     <w:rsid w:val="00F35915"/>
     <w:rsid w:val="00F36862"/>
     <w:rsid w:val="00F36867"/>
     <w:rsid w:val="00F368D6"/>
     <w:rsid w:val="00F37C04"/>
     <w:rsid w:val="00F40002"/>
     <w:rsid w:val="00F4030F"/>
     <w:rsid w:val="00F40A09"/>
     <w:rsid w:val="00F40B44"/>
     <w:rsid w:val="00F40ED6"/>
     <w:rsid w:val="00F41102"/>
@@ -20209,50 +19546,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00CA3FAF"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Знак Знак"/>
@@ -21940,74 +21278,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B64EF00-1B62-4842-8A77-83A7F417D463}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>4596</Words>
-  <Characters>31804</Characters>
+  <Characters>31805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>265</Lines>
   <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Открытое акционерное общество «Российский аукционный дом»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36328</CharactersWithSpaces>
+  <CharactersWithSpaces>36329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.lot-online.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720980</vt:i4>
       </vt:variant>
       <vt:variant>