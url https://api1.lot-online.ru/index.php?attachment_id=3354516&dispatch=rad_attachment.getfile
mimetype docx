--- v0 (2026-03-03)
+++ v1 (2026-05-12)
@@ -2305,133 +2305,155 @@
       <w:r w:rsidRPr="0098429C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">переходит к Покупателю после передачи </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Объекта</w:t>
       </w:r>
       <w:r w:rsidRPr="0098429C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подписания Сторонами акта приема-передачи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9E1B12" w14:textId="77777777" w:rsidR="001225E9" w:rsidRPr="00661D33" w:rsidRDefault="001225E9" w:rsidP="001225E9">
-[...3 lines deleted...]
-        <w:ind w:firstLine="540"/>
+    <w:p w14:paraId="38143AF2" w14:textId="3E67C85B" w:rsidR="00BD5B7D" w:rsidRPr="00BD5B7D" w:rsidRDefault="00BD5B7D" w:rsidP="00BD5B7D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00480BFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001225E9">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00661D33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001225E9" w:rsidRPr="00661D33">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Существенным условием договора с покупателем (победителем конкурса) является обязанность покупателя (победителя конкурса) использовать объект исключительно в соответствии с целевым назначением: гостиницы, общественное питание, культурно-досуговая деятельность.</w:t>
-[...6 lines deleted...]
-        <w:ind w:firstLine="540"/>
+        <w:t>Существенным условием договора с покупателем (победителем конкурса) является обязанность покупателя (победителя конкурса) использовать объект исключительно в соответствии с целевым назначением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5B7D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">художественные, музыкальные школы, образовательные кружки и иные организации, осуществляющие деятельность по воспитанию, образованию и просвещению. Поликлиники, пункты здравоохранения, диагностические центры, молочные кухни. Предприятия общественного питания (рестораны, кафе, столовые, закусочные, бары). Магазины. Гостиницы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B323DBF" w14:textId="77777777" w:rsidR="00BD5B7D" w:rsidRDefault="00BD5B7D" w:rsidP="00BD5B7D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:ind w:firstLine="540"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00794A78">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36638DC3" w14:textId="431738BA" w:rsidR="00572A99" w:rsidRDefault="00BD5B7D" w:rsidP="00BD5B7D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD37AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00572A99" w:rsidRPr="00FD37AA">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. УСЛОВИЯ КОНКУРСА, ПОРЯДОК ИХ ВЫПОЛНЕНИЯ, ПОДТВЕРЖДЕНИЕ ИХ ВЫПОЛНЕНИЯ И КОНТРОЛЬ ЗА ИХ ВЫПОЛНЕНИЕМ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2442331B" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00FD37AA" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AAF4E4E" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00B4047F" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2958,66 +2980,74 @@
         <w:t>.2.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Осуществлять предусмотренные настоящим Договором работы исключительно в соответствии с согласованной документацией и с письменного разрешения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ргана охраны объектов культурного наследия.</w:t>
+        <w:t xml:space="preserve">ргана охраны объектов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4047F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>культурного наследия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447CC564" w14:textId="77777777" w:rsidR="00572A99" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00094254">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Срок исполнения условий конкурса устанавливается равным сроку проведения работ по сохранению объекта культурного наследия, утвержденному Управлением государственной охраны объектов культурного наследия Нижегородской области.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AD74F5" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00B4047F" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4095,93 +4125,85 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> вправе осуществлять осмотр Объекта недвижимого имущества в целях контроля фактического исполнения условий Конкурса, касающихся проведения работ по сохранению объекта культурного наследия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BF404F" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00B4047F" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.5.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">О фактах неисполнения или ненадлежащего исполнения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Покупателем</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> условий </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Конкурса, ставших известными </w:t>
+        <w:t xml:space="preserve"> условий Конкурса, ставших известными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Продавцу</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4047F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Продавец уведомляет о</w:t>
       </w:r>
@@ -5139,72 +5161,80 @@
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0098429C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1. Все споры, связанные с заключением, толкованием, исполнением и расторжением Договора, будут разрешаться Сторонами путем переговоров.</w:t>
+        <w:t xml:space="preserve">.1. Все споры, связанные с заключением, толкованием, исполнением и расторжением </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098429C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Договора, будут разрешаться Сторонами путем переговоров.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3C9287" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="0098429C" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0098429C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. В случае не достижения соглашения в ходе переговоров заинтересованная Сторона направляет претензию в письменной форме, подписанную уполномоченным лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACE2420" w14:textId="77777777" w:rsidR="00572A99" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6049,84 +6079,92 @@
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidRPr="00972071">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001C27D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Копия распоряжения министерства имущественных и земельных отношений Нижегородской области о согласовании сделки.</w:t>
+        <w:t xml:space="preserve">Копия распоряжения министерства имущественных и земельных отношений </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C27D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Нижегородской области о согласовании сделки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CA3C4B" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00090B16" w:rsidRDefault="00572A99" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A77B6F4" w14:textId="1E9F7EFE" w:rsidR="00572A99" w:rsidRPr="001225E9" w:rsidRDefault="001225E9" w:rsidP="00572A99">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001225E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00572A99" w:rsidRPr="001225E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. АДРЕСА, РЕКВИЗИТЫ И ПОДПИСИ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -9189,50 +9227,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00572A99" w14:paraId="2187688A" w14:textId="77777777" w:rsidTr="002D50D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D83A2E0" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00170B1D" w:rsidRDefault="00572A99" w:rsidP="002D50D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00143DB6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Адрес</w:t>
             </w:r>
             <w:r w:rsidRPr="00170B1D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (место нахождени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я</w:t>
             </w:r>
             <w:r w:rsidRPr="00170B1D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00143DB6">
               <w:rPr>
@@ -9246,51 +9285,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00143DB6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Нижний Новгород, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E0C64D6" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00143DB6" w:rsidRDefault="00572A99" w:rsidP="002D50D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ул. Полтавская, д. 30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C852A26" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00182973" w:rsidRDefault="00572A99" w:rsidP="002D50D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182973">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИНН 5260073850 КПП 526201001 ОГРН 1035205418379</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BAEEDCA" w14:textId="77777777" w:rsidR="00572A99" w:rsidRPr="00182973" w:rsidRDefault="00572A99" w:rsidP="002D50D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -9719,58 +9757,58 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="587EDC37" w14:textId="77777777" w:rsidR="00572A99" w:rsidRDefault="00572A99" w:rsidP="004B60A5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00572A99" w:rsidSect="00572A99">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="765" w:right="566" w:bottom="851" w:left="993" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47B28798" w14:textId="77777777" w:rsidR="00B75AA5" w:rsidRDefault="00B75AA5">
+    <w:p w14:paraId="69B8B554" w14:textId="77777777" w:rsidR="001D08A1" w:rsidRDefault="001D08A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="140AFE1F" w14:textId="77777777" w:rsidR="00B75AA5" w:rsidRDefault="00B75AA5">
+    <w:p w14:paraId="29620AE6" w14:textId="77777777" w:rsidR="001D08A1" w:rsidRDefault="001D08A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9787,51 +9825,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Klee One"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1975282882"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="15D30D43" w14:textId="77777777" w:rsidR="00572A99" w:rsidRDefault="00572A99">
         <w:pPr>
           <w:pStyle w:val="ad"/>
           <w:jc w:val="right"/>
@@ -9846,58 +9884,58 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B1431C">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5CB090AA" w14:textId="77777777" w:rsidR="00572A99" w:rsidRDefault="00572A99">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="387F24C1" w14:textId="77777777" w:rsidR="00B75AA5" w:rsidRDefault="00B75AA5">
+    <w:p w14:paraId="434807E4" w14:textId="77777777" w:rsidR="001D08A1" w:rsidRDefault="001D08A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="410EE24E" w14:textId="77777777" w:rsidR="00B75AA5" w:rsidRDefault="00B75AA5">
+    <w:p w14:paraId="2D13013F" w14:textId="77777777" w:rsidR="001D08A1" w:rsidRDefault="001D08A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F851E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE58146E"/>
     <w:lvl w:ilvl="0" w:tplc="3A868308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -10333,58 +10371,62 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00572A99"/>
     <w:rsid w:val="00031BDE"/>
     <w:rsid w:val="001225E9"/>
+    <w:rsid w:val="001D08A1"/>
+    <w:rsid w:val="00480BFD"/>
     <w:rsid w:val="004B60A5"/>
     <w:rsid w:val="00572A99"/>
     <w:rsid w:val="0066342D"/>
+    <w:rsid w:val="00687A87"/>
     <w:rsid w:val="00860F9F"/>
     <w:rsid w:val="008D345F"/>
     <w:rsid w:val="00B1431C"/>
     <w:rsid w:val="00B17C4B"/>
     <w:rsid w:val="00B75AA5"/>
+    <w:rsid w:val="00BD5B7D"/>
     <w:rsid w:val="00C227FE"/>
     <w:rsid w:val="00E346ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -11745,69 +11787,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3296</Words>
-  <Characters>18789</Characters>
+  <Words>3337</Words>
+  <Characters>19026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
+  <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22041</CharactersWithSpaces>
+  <CharactersWithSpaces>22319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Агеева Ирина Георгиевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>