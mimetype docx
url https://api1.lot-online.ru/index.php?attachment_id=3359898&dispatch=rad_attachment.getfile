--- v0 (2026-03-04)
+++ v1 (2026-05-25)
@@ -1,82 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ДОГОВОР № 50005451854</w:t>
+        <w:t xml:space="preserve">ДОГОВОР № </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>купли-продажи недвижимого имущества</w:t>
       </w:r>
       <w:r>
@@ -149,63 +148,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                      «         » </w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         » </w:t>
+      </w:r>
+      <w:r w:rsidR="00791DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00791DC3" w:rsidRPr="00791DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
@@ -371,116 +406,125 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Предмет Договора</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref140594226"/>
+      <w:bookmarkStart w:id="0" w:name="_Ref140594226"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Продавец обязуется передать в собственность Покупателя, а Покупатель принять и оплатить следующее имущество (далее – «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Имущество</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»):</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Доля </w:t>
       </w:r>
-      <w:r w:rsidR="00067DDB" w:rsidRPr="00067DDB">
+      <w:r w:rsidR="00791DC3" w:rsidRPr="00791DC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1800/12346 (далее – «Доля») в праве на нежилое Помещение, расположенное по адресу: Российская Федерация, Московская область, г. Орехово-Зуево, ул. К. Либкнехта, д. 4, общей площадью 1 234,6 кв. м, с кадастровым номером 50:47:0041005:1289</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00067DDB" w:rsidRPr="00067DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>800/12346 (далее – «Доля») в праве на нежилое Помещение, расположенное по адресу: Российская Федерация, Московская область, г. Орехово-Зуево, ул. К. Либкнехта, д. 4, общей площадью 1 234,6 кв. м, с кадастровым номером 50:47:0041005:1289</w:t>
       </w:r>
       <w:r w:rsidR="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(далее - Объект).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00067DDB">
       <w:pPr>
@@ -535,109 +579,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4297">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> номер</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ом</w:t>
+        <w:t xml:space="preserve">ом                                   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4297">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> категория земель: Земли населенных пунктов под многоквартирным жилым домом,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4297">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> по адресу: </w:t>
+        <w:t xml:space="preserve"> расположенном по адресу: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83875">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Московская область, г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Орехово-Зуево</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83875">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -907,51 +931,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок передачи Имущества</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRPr="00067DDB" w:rsidRDefault="00226462">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref486328488"/>
+      <w:bookmarkStart w:id="1" w:name="_Ref486328488"/>
       <w:r w:rsidRPr="002A4297">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Продавец не позднее 1</w:t>
       </w:r>
       <w:r w:rsidR="00317C29" w:rsidRPr="00317C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1043,51 +1067,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002A4297">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора) передает Покупателю Имущество по акту приема-передачи, составленному по форме Приложения № 1 к Договору</w:t>
       </w:r>
       <w:r w:rsidR="00ED14FC" w:rsidRPr="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1127,113 +1151,112 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>орган регистрации прав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Ref82097368"/>
-      <w:bookmarkStart w:id="4" w:name="_Ref14365683"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref82097368"/>
+      <w:bookmarkStart w:id="3" w:name="_Ref14365683"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае приостановления/отказа по решению органа регистрации прав государственной регистрации перехода права собственности на Имущество от Продавца к Покупателю, Стороны обязуются предпринять все зависящие от них действия, необходимые для продолжения/возобновления государственной регистрации в соответствии с условиями Договора. При невозможности осуществления перехода права собственности в разумный срок (разумными мерами), но не более 60 (шестидесяти) календарных дней, любая из Сторон вправе в одностороннем внесудебном порядке отказаться от исполнения Договора и </w:t>
+        <w:t xml:space="preserve">В случае приостановления/отказа по решению органа регистрации прав государственной регистрации перехода права собственности на Имущество от Продавца к Покупателю, Стороны обязуются предпринять все зависящие от них действия, необходимые для продолжения/возобновления государственной регистрации в соответствии с условиями Договора. При невозможности осуществления перехода права собственности в разумный срок (разумными мерами), но не более 60 (шестидесяти) календарных дней, любая из Сторон вправе в одностороннем внесудебном порядке отказаться от исполнения Договора и расторгнуть его </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">расторгнуть его путем направления другой Стороне письменного уведомления с указанием даты расторжения Договора. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">путем направления другой Стороне письменного уведомления с указанием даты расторжения Договора. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref127352672"/>
-      <w:proofErr w:type="gramStart"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref127352672"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае расторжения Договора по основанию, указанному в пункте 3.4 Договора, Покупатель обязан в течение 5 (пяти) рабочих дней с даты расторжения Договора, указанной в соответствующем уведомлении, передать (вернуть) Продавцу по акту приема-передачи (возврата) Имущество (в состоянии, в котором Покупатель принимал Имущество от Продавца в соответствии с пунктом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1259,83 +1282,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Договора), а Продавец обязуется возвратить Покупателю уплаченные им за Имущество денежные</w:t>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> Договора), а Продавец обязуется возвратить Покупателю уплаченные им за Имущество денежные средства в течение 5 (пяти) рабочих дней с даты подписания данного акта приема-передачи (возврата) Имущества.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
@@ -1360,107 +1353,107 @@
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Стоимость Имущества по Договору составляет</w:t>
+        <w:t xml:space="preserve">Стоимость Имущества по Договору </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">составляет: </w:t>
       </w:r>
       <w:r w:rsidR="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00067DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...9 lines deleted...]
-        <w:t>рубля 00 копеек, включая НДС (2</w:t>
+        <w:t>) рубля 00 копеек, включая НДС (2</w:t>
       </w:r>
       <w:r w:rsidR="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> %) в размере </w:t>
       </w:r>
       <w:r w:rsidR="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1868,63 +1861,63 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Счет-фактура предоставляется в порядке и в сроки, установленные законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref486333023"/>
-      <w:bookmarkStart w:id="7" w:name="_Ref82174206"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref486333023"/>
+      <w:bookmarkStart w:id="6" w:name="_Ref82174206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Покупатель обязан возместить Продавцу в полном объёме расходы, включая НДС, связанные с содержанием Имущества (коммунальные, эксплуатационные расходы), за период со дня подписания акта приема-передачи, указанного в пункте 3.1 Договора, до дня заключения Покупателем коммунальных, эксплуатационных и иных договоров по Имуществу в срок не позднее 5 (пяти) рабочих дней со дня получения от Продавца счета и копий подтверждающих документов, в том числе платежных документов, предъявленных соответствующими организациями (счет, счет-фактура и т.д.).</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1952,61 +1945,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>По истечении 1 (одного) месяца с даты государственной регистрации перехода права собственности по Договору Продавец вправе прекратить осуществление платежей по коммунальным, эксплуатационным и иным договорам в отношении Имущества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref140593281"/>
+      <w:bookmarkStart w:id="7" w:name="_Ref140593281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Покупатель обязан возместить Продавцу расходы на уплату налога на имущество за период со дня подписания акта приема-передачи, указанного в пункте 3.1 Договора, до даты государственной регистрации перехода права собственности на Имущество, в срок не позднее 5 (пяти) рабочих дней со дня получения от Продавца счета/расчета и копий подтверждающих документов, в том числе платежных документов. При этом сумма возмещения указанных расходов Продавца рассчитывается следующим образом:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2165,50 +2158,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>возмещению Покупателем,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>не образуется в силу пункта 5 статьи 382 НК РФ (налог на имущество).</w:t>
       </w:r>
+      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2419,57 +2414,58 @@
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стороны договорились о порядке владения, пользования и распоряжения Имуществом до его раздела в соответствии с п.5.1.2. Договора в соответствии с Соглашением (Приложение № 3 к Договору).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
+    <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC" w:rsidP="00036583">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В срок, не позднее 10 (Десять) рабочих дней после подготовки технических планов вновь образованных объектов после раздела Имущества совместно представить необходимые документы в орган, осуществляющий государственный кадастровый учет и государственную регистрацию прав, и осуществить все действия, необходимые для внесения изменений в государственный кадастровый учет с целью выделения в натуре долей в праве собственности на Имущество Сторон в качестве самостоятельных объектов недвижимости в ЕГРН.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
@@ -2830,50 +2826,51 @@
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Осуществить все действия, необходимые для оформления прав на земельный участок, на котором расположено Имущество (в том числе указанные в п. 1.2 Договора).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3214,113 +3211,103 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В случае уклонения от исполнения обязанностей, предусмотренных пунктом 5.1.1 и 5.3.5. Договора, более чем на 30 (тридцать) календарных дней, Сторона, не нарушившая Договор, имеет право в одностороннем внесудебном порядке отказаться от исполнения Договора и расторгнуть его путем направления другой Стороне письменного уведомления с указанием даты расторжения Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В случае нарушения сроков возврата Имущества (пункт 7.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref3210543 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Договора) при расторжении Договора, в том числе при одностороннем отказе от его исполнения, Покупатель обязан в сроки, установленные в требовании Продавца, уплатить Продавцу неустойку в размере 0,1%(ноль целых одной десятой процента), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте 4.1.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Договора, за каждый календарный день просрочки, а в случае невозврата Имущества в течение 10 (десяти) рабочих дней с даты расторжения Договора, в том числе при одностороннем отказе от его исполнения – дополнительный штраф в размере 3% (трех процентов), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте 4.1. Договора.</w:t>
+        <w:t xml:space="preserve"> Договора) при расторжении Договора, в том числе при одностороннем отказе от его исполнения, Покупатель обязан в сроки, установленные в требовании Продавца, уплатить Продавцу неустойку в размере 0,1%(ноль целых одной десятой процента), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте 4.1. Договора, за каждый календарный день просрочки, а в случае невозврата Имущества в течение 10 (десяти) рабочих дней с даты расторжения Договора, в том числе при одностороннем отказе от его исполнения – дополнительный штраф в размере 3% (трех процентов), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте 4.1. Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -3629,50 +3616,51 @@
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Сторона, не исполнившая или ненадлежащим образом исполнившая свои обязательства по Договору из-за обстоятельств непреодолимой силы, обязана незамедлительно в срок не позднее 3 (трех) рабочих дней уведомить другую Сторону заказным письмом или иным доступным ей способом после наступления форс-мажорных обстоятельств, и разъяснить, какие меры необходимы для их устранения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4186,50 +4174,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Ref82077350"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Все юридически значимые сообщения (заявления, уведомления, требования, претензии и т.п.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>должны направлятьс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4759,50 +4748,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложения к Договору</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6007,50 +5997,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6090"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">к Договору </w:t>
@@ -6091,51 +6082,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от «   »           202</w:t>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »           202</w:t>
       </w:r>
       <w:r w:rsidR="00067DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6329,51 +6340,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              «___»_________ 20__г.</w:t>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___»_________ 20__г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -7198,51 +7229,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, иные повреждения)</w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, иные повреждения)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7295,51 +7350,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                (указать вид отделки, например: окраска, обои, др. покрытие)</w:t>
+        <w:t xml:space="preserve">                (указать вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: окраска, обои, др. покрытие)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -7434,51 +7513,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, иные повреждения)</w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, иные повреждения)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -7532,51 +7635,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     (указать вид отделки, например: окраска, паркет, плитка, др. покрытие)</w:t>
+        <w:t xml:space="preserve">     (указать вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: окраска, паркет, плитка, др. покрытие)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -7670,51 +7797,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, иные повреждения)</w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, иные повреждения)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -7747,72 +7898,97 @@
         <w:t>: __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     (указать материал, вид отделки, например: металлическая, деревянная, др. покрытие)</w:t>
+        <w:t xml:space="preserve">     (указать материал, вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: металлическая, деревянная, др. покрытие)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -7887,51 +8063,75 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, сломан замок/ручка, перекос, иные повреждения)</w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, сломан замок/ручка, перекос, иные повреждения)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- окна</w:t>
       </w:r>
       <w:r>
@@ -7946,63 +8146,85 @@
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указать материал, вид отделки, </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(указать материал, вид отделки, например: пластиковые, деревянные, алюминиевые, окраска, др. покрытие)</w:t>
+        <w:t>например</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: пластиковые, деревянные, алюминиевые, окраска, др. покрытие)</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
@@ -8076,75 +8298,75 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">(при наличии перечислить недостатки, например: наличие трещин, выбоин, </w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>сломана</w:t>
+        <w:t>например</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>/отсутствует ручка, иные повреждения)</w:t>
+        <w:t>: наличие трещин, выбоин, сломана/отсутствует ручка, иные повреждения)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
@@ -9171,50 +9393,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к Договору </w:t>
       </w:r>
@@ -9236,51 +9459,71 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>имущества</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от «       »                   202</w:t>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     »                   202</w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> №           </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -9749,51 +9992,62 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1.4. В случаях (i) получения Стороной от другой Стороны ответа, подтверждающего Нарушение коррупционной направленности, или (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>) отсутствия в полученном Стороной ответе от другой Стороны возражений в отношении направленных сведений о Нарушении коррупционной направленности, Сторона вправе расторгнуть Договор в одностороннем внесудебном порядке, направив письменное уведомление о расторжении.</w:t>
+        <w:t xml:space="preserve">) отсутствия в полученном Стороной ответе от другой Стороны возражений в отношении направленных сведений о Нарушении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>коррупционной направленности, Сторона вправе расторгнуть Договор в одностороннем внесудебном порядке, направив письменное уведомление о расторжении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Договор считается расторгнутым по истечении 10 (десяти) календарных дней с даты получения другой Стороной соответствующего письменного уведомления о расторжении Договора. Сторона, по инициативе которой был расторгнут Договор, в соответствии с положениями настоящего пункта, вправе требовать возмещения реального ущерба, возникшего в результате такого расторжения Договора.</w:t>
@@ -10578,107 +10832,127 @@
         </w:rPr>
         <w:t>недвижимого имущества</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от «        »         202</w:t>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      »         202</w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> № </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00554624" w:rsidRDefault="00BF7E41">
+    <w:p w:rsidR="00554624" w:rsidRDefault="00D541D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tooltip="http://fedconsultant.ca.sbrf.ru/cons/cgi/online.cgi?req=doc;base=LAW;n=287003;fld=134;dst=101305" w:history="1">
+      <w:hyperlink r:id="rId8" w:tooltip="http://fedconsultant.ca.sbrf.ru/cons/cgi/online.cgi?req=doc;base=LAW;n=287003;fld=134;dst=101305" w:history="1">
         <w:r w:rsidR="00ED14FC">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Соглашение</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -10760,58 +11034,68 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t>«       »                       202</w:t>
+        <w:t xml:space="preserve">«  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     »                       202</w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -10925,58 +11209,67 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">собственник доли в праве собственности на Помещение в размере </w:t>
       </w:r>
+      <w:r w:rsidR="00C14842" w:rsidRPr="00C14842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="001A3F58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>10546</w:t>
+        <w:t>546</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="001A3F58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>12346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -10984,78 +11277,96 @@
         <w:t>, именуемое в дальнейшем «СТОРОНА-1», с одной стороны,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с другой стороны собственник доли в праве собственности на Помещение в размере 1800/1</w:t>
+        <w:t xml:space="preserve"> с другой стороны собственник доли в праве собственности на Помещение в размере </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14842" w:rsidRPr="00C14842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>800/1</w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> именуемый в дальнейшем «СТОРОНА-2»,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -11297,105 +11608,105 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- расположенные первом</w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> эта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">же, помещения, общей площадью </w:t>
       </w:r>
+      <w:r w:rsidR="00C14842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1054</w:t>
+        <w:t>54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009E050A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.м</w:t>
+        <w:t>кв.м</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3.3. </w:t>
@@ -11409,51 +11720,69 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Помещения, закрепленные за Стороной 2:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">- расположенные на третьем этаже Здания, общей площадью 180,0 </w:t>
+        <w:t xml:space="preserve">- расположенные на третьем этаже Здания, общей площадью </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80,0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>кв.м</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11566,51 +11895,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. От Стороны, намеревающейся передать в аренду помещения, закрепленные исключительно за ней в соответствии с разделом 1 Соглашения, не требуется получения на то предварительного согласия / одобрения от иных участников долевой собственности на Помещение, а также уведомления Сторон о совершенных действиях по передаче в аренду помещений. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.4. Каждая из Сторон самостоятельно получает и распоряжается доходами от использования помещений, закрепленных исключительно за ней в соответствии с условиями настоящего Соглашения, и не распределяет их между другими участниками долевой собственности.    </w:t>
+        <w:t xml:space="preserve">2.4. Каждая из Сторон самостоятельно получает и распоряжается доходами от использования помещений, закрепленных исключительно за ней в соответствии с условиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">настоящего Соглашения, и не распределяет их между другими участниками долевой собственности.    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5. Стороны имеют право без получения предварительного письменного согласия иных участников долевой собственности производить ремонт, перепланировку и переустройство в закрепленных за ними помещениях, в случае если от этого не зависит обеспечение функционирования Помещения в целом и его отдельных частей, не закрепленных за Стороной – инициатором работ. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
@@ -11901,50 +12240,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.1. Настоящее Соглашение действуют в течение 20 (двадцать) лет с даты подписания Сторонами Соглашения. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Соглашение автоматически продлевается на 10 (десять) лет, если ни одна из Сторон не уведомит другие о прекращении его действия и необходимости заключения нового и на новый срок. Такое уведомление должно быть сделано не позднее чем за 10 (десять) рабочих дней до истечения срока действия Соглашения. </w:t>
       </w:r>
     </w:p>
@@ -12311,60 +12651,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>СТОРОНА-1:</w:t>
+        <w:t>СТОРОНА-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                            </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>СТОРОНА-2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affc"/>
         <w:tblW w:w="9912" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -12407,51 +12768,59 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Местонахождение: 117312, г. Москва, ул. Вавилова, д. 19,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Адрес для направления письменной корреспонденции: Восточное отделение по Московской области Среднерусского банка ПАО Сбербанк 143905, Московская область, г. Балашиха, ул. Объединения, д. 7/27,</w:t>
+              <w:t xml:space="preserve">Адрес для направления письменной корреспонденции: Восточное отделение по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Московской области Среднерусского банка ПАО Сбербанк 143905, Московская область, г. Балашиха, ул. Объединения, д. 7/27,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тел.:(49646) 3-37-03, факс: (495) 556-24-44,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -13593,82 +13962,103 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6096"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00ED14FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>к Соглашению участников долевой собственности о порядке распоряжения имуществом от «    »                   202</w:t>
+        <w:t xml:space="preserve">к Соглашению участников долевой собственности о порядке распоряжения имуществом от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  »                   202</w:t>
       </w:r>
       <w:r w:rsidR="001A3F58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13895,51 +14285,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6200775" cy="3648075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6200775" cy="3648075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13996,51 +14386,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3962400" cy="733425"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="5" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3962400" cy="733425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14322,119 +14712,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>м.п</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00554624" w:rsidRDefault="00554624">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00554624">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="991" w:bottom="709" w:left="1134" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w16cex:commentExtensible w16cex:durableId="4FAC2E01" w16cex:dateUtc="2025-09-17T10:20:46Z"/>
   <w16cex:commentExtensible w16cex:durableId="2597627E" w16cex:dateUtc="2025-09-16T13:04:13Z"/>
   <w16cex:commentExtensible w16cex:durableId="6A8C34FC" w16cex:dateUtc="2025-09-16T12:50:46Z"/>
   <w16cex:commentExtensible w16cex:durableId="703029FA" w16cex:dateUtc="2025-09-16T12:47:39Z"/>
   <w16cex:commentExtensible w16cex:durableId="64885F8A" w16cex:dateUtc="2025-09-16T12:46:59Z"/>
   <w16cex:commentExtensible w16cex:durableId="48143E72" w16cex:dateUtc="2025-09-16T12:46:19Z"/>
   <w16cex:commentExtensible w16cex:durableId="32F3DEA5" w16cex:dateUtc="2025-09-16T12:44:57Z"/>
   <w16cex:commentExtensible w16cex:durableId="238F5539" w16cex:dateUtc="2025-09-16T12:38:17Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A1A4C69" w16cex:dateUtc="2025-09-16T12:37:54Z"/>
   <w16cex:commentExtensible w16cex:durableId="15649656" w16cex:dateUtc="2025-09-16T12:36:54Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
   <w16cid:commentId w16cid:paraId="00000001" w16cid:durableId="4FAC2E01"/>
   <w16cid:commentId w16cid:paraId="00000002" w16cid:durableId="2597627E"/>
   <w16cid:commentId w16cid:paraId="00000003" w16cid:durableId="6A8C34FC"/>
   <w16cid:commentId w16cid:paraId="00000004" w16cid:durableId="703029FA"/>
   <w16cid:commentId w16cid:paraId="00000005" w16cid:durableId="64885F8A"/>
   <w16cid:commentId w16cid:paraId="00000006" w16cid:durableId="48143E72"/>
   <w16cid:commentId w16cid:paraId="00000007" w16cid:durableId="32F3DEA5"/>
   <w16cid:commentId w16cid:paraId="00000008" w16cid:durableId="238F5539"/>
   <w16cid:commentId w16cid:paraId="0000000A" w16cid:durableId="2A1A4C69"/>
   <w16cid:commentId w16cid:paraId="0000000B" w16cid:durableId="15649656"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF2168" w:rsidRDefault="00AF2168">
+    <w:p w:rsidR="00D541D9" w:rsidRDefault="00D541D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF2168" w:rsidRDefault="00AF2168">
+    <w:p w:rsidR="00D541D9" w:rsidRDefault="00D541D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14458,155 +14848,155 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1494021713"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00226462" w:rsidRDefault="00226462">
         <w:pPr>
           <w:pStyle w:val="af2"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BF7E41">
+        <w:r w:rsidR="00036583">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00226462" w:rsidRDefault="00226462">
     <w:pPr>
       <w:pStyle w:val="af2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2087143738"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00226462" w:rsidRDefault="00226462">
         <w:pPr>
           <w:pStyle w:val="af2"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BF7E41">
+        <w:r w:rsidR="00791DC3">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00226462" w:rsidRDefault="00226462">
     <w:pPr>
       <w:pStyle w:val="af2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF2168" w:rsidRDefault="00AF2168">
+    <w:p w:rsidR="00D541D9" w:rsidRDefault="00D541D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF2168" w:rsidRDefault="00AF2168">
+    <w:p w:rsidR="00D541D9" w:rsidRDefault="00D541D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00226462" w:rsidRDefault="00226462">
       <w:pPr>
         <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14749,52 +15139,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> К ним относятся показания участников и очевидцев событий, письменные документы, переписка посредством электронной почты, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> и мессенджеров, аудио- и видеозаписи и т.п.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="017E77D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A0416EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14863,51 +15253,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AD1C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C26660E8"/>
     <w:lvl w:ilvl="0" w:tplc="0F384D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E8E42F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="692AFBBE">
@@ -14952,51 +15342,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E50A3988">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="732C001A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F66DDB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F320AA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2603" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15065,51 +15455,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="16301" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="18784" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078652FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80500924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -15187,51 +15577,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6732" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7848" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B126217"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F30228A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1254" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15300,51 +15690,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6438" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7512" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDC216B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="318E99CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15413,51 +15803,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E910ADE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9F075A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
@@ -15549,51 +15939,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="118372EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EAFEAD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="824" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -15665,51 +16055,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1209115D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0DA47C6"/>
     <w:lvl w:ilvl="0" w:tplc="E42AA444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="46AA42A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="46B4EF0E">
@@ -15754,51 +16144,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ECF627C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F49C99B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14996211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="035E70CA"/>
     <w:lvl w:ilvl="0" w:tplc="8E06FEB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DF520314">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7DFE04F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15840,51 +16230,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0BCCEB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A866D1F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15DA11EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D286396"/>
     <w:lvl w:ilvl="0" w:tplc="E2D20FE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.2.3.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="72CEAE0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8EE6B9EA">
@@ -15929,51 +16319,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A014A292">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5420C6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="163536B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C144A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1593" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
@@ -16052,51 +16442,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17277AE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7CA41F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6434" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -16176,51 +16566,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9385" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10880" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="196E4EEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2738FA2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
@@ -16312,51 +16702,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19C43494"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B694CDC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -16398,51 +16788,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A3F1F71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="828A7A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16511,51 +16901,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C2E3910"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D28191C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="764" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16624,51 +17014,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7208" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8392" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D242823"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A4CCE62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16737,51 +17127,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211C7059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="866E901C"/>
     <w:lvl w:ilvl="0" w:tplc="30105C3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8C529CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9E1C241A">
@@ -16826,51 +17216,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34D2A758">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8DB020BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21212DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F438C832"/>
     <w:lvl w:ilvl="0" w:tplc="A6602606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2F8EAF2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4FF27CC6">
@@ -16915,51 +17305,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="42FACF52">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DF46A5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E16F46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2848D6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="834" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17028,51 +17418,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="221E0651"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0ACEC17A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17141,51 +17531,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23D8481A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5768E0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17254,51 +17644,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="292F2A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBD85A26"/>
     <w:lvl w:ilvl="0" w:tplc="BD0035D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3B6CF91C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17367,51 +17757,51 @@
     <w:lvl w:ilvl="7" w:tplc="FDB0D6BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D42E9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A441CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A796A786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17480,51 +17870,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6D4B21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F88ECE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1107" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17593,51 +17983,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D375A55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04EE842A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17708,51 +18098,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F324215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7D8116E"/>
     <w:lvl w:ilvl="0" w:tplc="E9C251B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3F264DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17824,51 +18214,51 @@
     <w:lvl w:ilvl="7" w:tplc="C7DAAE6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="519EA3AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="329C4186"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A91C16DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -17948,51 +18338,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32EA734C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6024AE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18061,51 +18451,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="337B259E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F90D54C"/>
     <w:lvl w:ilvl="0" w:tplc="75E0A53E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C4D82A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9592AB40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18147,51 +18537,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3C9A3990">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D8DC1740">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B502D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A814934A"/>
     <w:lvl w:ilvl="0" w:tplc="E4DC9326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5321" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C39E2F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6041" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1F3EE9AE">
@@ -18236,51 +18626,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9641" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="48067DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10361" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3E44124C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="11081" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA63798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0700E6C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C3E280C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB5C0438">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2DCC70DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18322,51 +18712,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1A00E85C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D97AD176">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F8C265E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B88DEE8"/>
     <w:lvl w:ilvl="0" w:tplc="13C250BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B504DC82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E784614C">
@@ -18411,51 +18801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="63C03730">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A7C6EEC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="427C4DB5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB124C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1533" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -18527,51 +18917,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C7445F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCE66A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18649,51 +19039,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="17064" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="19656" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49307751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6860822C"/>
     <w:lvl w:ilvl="0" w:tplc="441436C8">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F7A16EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7CD2F734">
@@ -18738,51 +19128,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="77F6BAEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="65721C58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4986532A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1EA2530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -18853,51 +19243,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AFD013C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="024C936E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -18949,51 +19339,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D87741A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77C2EE30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val="%1%2."/>
       <w:lvlJc w:val="left"/>
@@ -19093,51 +19483,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F926C36"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6180C50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19206,51 +19596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="516A0347"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4BD829D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="824" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -19322,51 +19712,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="523E630F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C00C0534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19444,51 +19834,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53825F68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E11EC5F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19557,51 +19947,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D26CB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30408CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2180" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
@@ -19678,51 +20068,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2840" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A1D4920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="348ADE2E"/>
     <w:lvl w:ilvl="0" w:tplc="2FD2E198">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04D49FC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="37CAA252">
@@ -19767,51 +20157,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A0FEB75A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A80C5122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D705EBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBB20E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1675" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -19882,51 +20272,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64793851"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB325C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1815" w:hanging="1095"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1875" w:hanging="1155"/>
       </w:pPr>
       <w:rPr>
@@ -20003,51 +20393,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6557082A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF4CCF8"/>
     <w:lvl w:ilvl="0" w:tplc="E236E7B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="9.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BBE5E4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7300381E">
@@ -20092,51 +20482,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E702CFF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="818A0FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67AE4B0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F5E5B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3518" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -20218,51 +20608,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699410D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A345348"/>
     <w:lvl w:ilvl="0" w:tplc="545E01F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="21A87D18">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7EF04354">
@@ -20307,51 +20697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E6C8370E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87D8E252">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BDF06D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E58190C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="1260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20448,51 +20838,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6403"/>
         </w:tabs>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7472"/>
         </w:tabs>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C6D5EB2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="58A8A540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -20534,51 +20924,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E697E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C30E78A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20647,51 +21037,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8923" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10352" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D470821"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1902B9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="10.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="10.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1020"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20767,51 +21157,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF35346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F300D26C"/>
     <w:lvl w:ilvl="0" w:tplc="0E16AC28">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ED42812C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2073" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1522403C">
@@ -20856,51 +21246,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5673" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1EDAD640">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6393" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D850241A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7113" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E296F01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5FE8A6EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="824" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -20972,51 +21362,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E9B7C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5B46C4C"/>
     <w:lvl w:ilvl="0" w:tplc="2B70B8C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1C8C87D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="63E81530">
@@ -21061,51 +21451,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="99CE1FAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D83AB9AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F63691E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4AC7FBE"/>
     <w:lvl w:ilvl="0" w:tplc="283ABBF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BDBA08E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4DA64346">
@@ -21150,51 +21540,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5738" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4D004FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="32043798">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7178" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7286515F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BE25090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -21272,51 +21662,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728C3B24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="17D803CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2180" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
@@ -21393,51 +21783,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2840" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73124AC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41885EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21515,51 +21905,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="751860E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D861616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21628,51 +22018,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75754B57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F78C868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="824" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -21745,51 +22135,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="773A2F75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B5A630B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="876" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -21867,51 +22257,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4212" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F8C7ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E6283B4"/>
     <w:lvl w:ilvl="0" w:tplc="1A045888">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="5.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BDEA6FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2152" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C27CC226">
@@ -22194,273 +22584,513 @@
   <w:num w:numId="63">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="64">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="65">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="66">
     <w:abstractNumId w:val="62"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="66"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:person w15:author="Кирпичёв Алексей Александрович">
     <w15:presenceInfo w15:providerId="None" w15:userId="Кирпичёв Алексей Александрович"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554624"/>
+    <w:rsid w:val="00036583"/>
     <w:rsid w:val="00067DDB"/>
     <w:rsid w:val="000858B2"/>
     <w:rsid w:val="001710AD"/>
     <w:rsid w:val="001A3F58"/>
     <w:rsid w:val="00226462"/>
     <w:rsid w:val="002C28C6"/>
     <w:rsid w:val="00317C29"/>
     <w:rsid w:val="00554624"/>
     <w:rsid w:val="005A2820"/>
     <w:rsid w:val="006B00FC"/>
+    <w:rsid w:val="00791DC3"/>
     <w:rsid w:val="009E050A"/>
     <w:rsid w:val="00A654FF"/>
     <w:rsid w:val="00AF2168"/>
-    <w:rsid w:val="00BF7E41"/>
+    <w:rsid w:val="00C14842"/>
     <w:rsid w:val="00D0416B"/>
+    <w:rsid w:val="00D541D9"/>
     <w:rsid w:val="00DC3E11"/>
     <w:rsid w:val="00ED14FC"/>
     <w:rsid w:val="00F95841"/>
     <w:rsid w:val="00FC177D"/>
     <w:rsid w:val="00FD5ECB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="75AE7C7E"/>
+  <w15:docId w15:val="{6EC4B240-F1B1-4429-B44C-02220D7C0A12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -22780,51 +23410,51 @@
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="300" w:after="200"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Название Знак"/>
+    <w:name w:val="Заголовок Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200" w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Подзаголовок Знак"/>
@@ -22926,51 +23556,51 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="12">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -22988,51 +23618,51 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="24">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -23070,51 +23700,51 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="31">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
@@ -23150,51 +23780,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="41">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
@@ -23208,51 +23838,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable5">
+  <w:style w:type="table" w:styleId="51">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -23301,51 +23931,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light">
+  <w:style w:type="table" w:styleId="-1">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -23763,51 +24393,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2">
+  <w:style w:type="table" w:styleId="-2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -24344,51 +24974,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3">
+  <w:style w:type="table" w:styleId="-3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
@@ -25086,51 +25716,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4">
+  <w:style w:type="table" w:styleId="-4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -25674,51 +26304,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark">
+  <w:style w:type="table" w:styleId="-5">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
@@ -26262,51 +26892,51 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful">
+  <w:style w:type="table" w:styleId="-6">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -26780,51 +27410,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful">
+  <w:style w:type="table" w:styleId="-7">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -27599,51 +28229,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light">
+  <w:style w:type="table" w:styleId="-10">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -28061,51 +28691,51 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2">
+  <w:style w:type="table" w:styleId="-20">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -28684,51 +29314,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3">
+  <w:style w:type="table" w:styleId="-30">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -29216,51 +29846,51 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4">
+  <w:style w:type="table" w:styleId="-40">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
@@ -29713,51 +30343,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark">
+  <w:style w:type="table" w:styleId="-50">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
@@ -30455,51 +31085,51 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful">
+  <w:style w:type="table" w:styleId="-60">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
@@ -30987,51 +31617,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful">
+  <w:style w:type="table" w:styleId="-70">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -33801,94 +34431,94 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="12">
+  <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="31">
+  <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="41">
+  <w:style w:type="paragraph" w:styleId="42">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="51">
+  <w:style w:type="paragraph" w:styleId="52">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
@@ -34018,51 +34648,51 @@
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="510">
     <w:name w:val="Заголовок 51"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="13">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="14">
     <w:name w:val="Нет списка1"/>
     <w:next w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="Текст сноски Знак"/>
     <w:basedOn w:val="a2"/>
@@ -34170,51 +34800,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Текст Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="afc"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="aff"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Обычный1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="307" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -34286,104 +34916,104 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="Текст концевой сноски Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="aff3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff5">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="25">
+  <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="26"/>
+    <w:link w:val="27"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="25"/>
+    <w:link w:val="26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="27">
+  <w:style w:type="paragraph" w:styleId="28">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="28"/>
+    <w:link w:val="29"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="27"/>
+    <w:link w:val="28"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff6">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff7">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="af6"/>
     <w:next w:val="af6"/>
     <w:link w:val="aff8"/>
@@ -34397,51 +35027,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="Тема примечания Знак"/>
     <w:basedOn w:val="af7"/>
     <w:link w:val="aff7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff9">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="blk3">
     <w:name w:val="blk3"/>
     <w:basedOn w:val="a2"/>
     <w:rPr>
       <w:vanish w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="affa">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -34474,92 +35104,92 @@
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
     <w:name w:val="Нумерованный список уровень 1"/>
     <w:basedOn w:val="afe"/>
-    <w:link w:val="17"/>
+    <w:link w:val="18"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="432"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
       <w:ind w:left="432" w:hanging="432"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2a">
     <w:name w:val="Нумерованный список уровень 2"/>
     <w:basedOn w:val="afe"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="80"/>
       <w:ind w:left="1224" w:hanging="504"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
     <w:name w:val="Нумерованный список уровень 1 Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="16"/>
+    <w:link w:val="17"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff">
     <w:name w:val="Абзац списка Знак"/>
     <w:link w:val="afe"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle16">
     <w:name w:val="Font Style16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affb">
     <w:name w:val="Îáû÷íûé"/>
     <w:basedOn w:val="a1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -34675,12608 +35305,64 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="Статья 2"/>
     <w:basedOn w:val="a1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
     <w:name w:val="Список1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="affe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="19">
-[...12543 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="19">
+  <w:style w:type="table" w:customStyle="1" w:styleId="1a">
     <w:name w:val="Сетка таблицы1"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="affc"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="110">
     <w:name w:val="Сетка таблицы11"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="affc"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -47351,57 +35437,57 @@
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fedconsultant.ca.sbrf.ru/cons/cgi/online.cgi?req=doc;base=LAW;n=287003;fld=134;dst=101305" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fedconsultant.ca.sbrf.ru/cons/cgi/online.cgi?req=doc;base=LAW;n=287003;fld=134;dst=101305" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -47577,81 +35663,81 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{343F756F-49A8-4DF9-A269-8DF1A6AAA8AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3441D158-148F-4AD9-9209-E99E55140372}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>7214</Words>
-  <Characters>41124</Characters>
+  <Words>7212</Words>
+  <Characters>41110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>342</Lines>
   <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ПАО Сбербанк России</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48242</CharactersWithSpaces>
+  <CharactersWithSpaces>48226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кирпичёв Алексей Александрович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>