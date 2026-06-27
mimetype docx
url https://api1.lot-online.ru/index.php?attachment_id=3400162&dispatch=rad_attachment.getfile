--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,22642 +1,20128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="1A132D0C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ДОГОВОР № _____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB3ED10" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>купли-продажи недвижимого имущества</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9A787F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>г.__________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   «</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009618CD">
-[...26 lines deleted...]
-        <w:t>________ 20__г.</w:t>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___»_________ 20__г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0D7961" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31F63E87" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Публичное акционерное общество «Сбербанк России» (ПАО Сбербанк)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, именуемое в дальнейшем </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Продавец»</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...6 lines deleted...]
-        <w:t>, в лице ___________________________, действующего на основании _____________________, с одной стороны, и</w:t>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, в лице___________________________, действующего на основании_____________________, с одной стороны, и</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC99509" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>__________ именуемый в дальнейшем</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Покупатель»</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в лице</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________, действующего на основании ____________________________, с другой стороны, совместно именуемые далее «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стороны</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>», а каждая в отдельности «</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторона</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>», заключили настоящий договор (далее – «</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Договор</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>») о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26676BDD" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A1BED8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20236233" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="087B106D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
-[...216 lines deleted...]
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Ref140594226"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Продавец обязуется передать в собственность Покупателя, а Покупатель принять и оплатить следующее имущество (далее вместе именованное – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Имущество</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»):</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="37B16CA3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...65 lines deleted...]
-    <w:p w14:paraId="68DE55A9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-[...28 lines deleted...]
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>Продавец гарантирует, что на момент заключения Договора Имущество в споре или под арестом не состоит, не является предметом залога и не обременено (не ограничено) никакими другими правами третьих лиц, прямо не указанными в Договоре.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Недвижимое имущество (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Недвижимое имущество</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D943031" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...22 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________ (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кадастровый/условный номер Объекта: _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект расположен по адресу: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект принадлежит Продавцу на праве собственности на основании __________, о чем в Едином государственном реестре недвижимости сделана запись о регистрации ___________, что подтверждается _______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>») со следующими характеристиками: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кадастровый/условный номер Земельного участка: _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок расположен по адресу: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок принадлежит Продавцу на праве собственности на основании __________, о чем в Едином государственном реестре недвижимости сделана запись о регистрации ___________, что подтверждается __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект расположен на земельном участке с кадастровым/условным номером _______________________, расположенном по адресу: ___________________, который принадлежит Продавцу на праве ___________ на основании ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Продавец гарантирует, что на момент заключения Договора Имущество в споре или под арестом не состоит, не является предметом залога и не обременено (не ограничено) никакими другими правами третьих лиц, прямо не указанными в Договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Продавец обязуется сохранить такое положение Имущества до перехода права собственности на него к Покупателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Продавец не имеет перед третьими лицами просроченных долгов по оплате коммунальных, эксплуатационных, хозяйственных услуг и по иным платежам по Имуществу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3E7650" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594DADB5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Срок действия Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Ref485889431"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>признается заключенным в момент подписания его Сторонами и действует до полного исполнения Сторонами своих обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Срок действия Договора</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок передачи Имущества</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140DE002" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73576BBD" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref486328488"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продавец </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не позднее </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>десяти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) рабочих дней </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>или иной срок, предусмотренный в аукционной документации)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">со дня поступления на счет Продавца в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">полном объёме денежных средств в оплату стоимости Имущества (в соответствии с пунктом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref82174936 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора) передает Покупателю Имущество по акту приема-передачи, составленному по форме Приложения № 1 к Договору.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7BCD28A5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-      <w:pPr>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Риск случайной гибели и случайного повреждения Имущества (его части) переходит к соответствующей Стороне с момента передачи ей Имущества (его части) по акту приема-передачи.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="089D2CDE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Право собственности на Недвижимое имущество переходит к Покупателю с момента государственной регистрации перехода права собственности в органе, осуществляющем государственный кадастровый учет и государственную регистрацию прав (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>орган регистрации прав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Ref82097368"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref14365683"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае приостановления/отказа по решению органа регистрации прав государственной регистрации перехода права собственности на Недвижимое имущество от Продавца к Покупателю, Стороны обязуются предпринять все зависящие от них действия, необходимые для продолжения/возобновления государственной регистрации в соответствии с условиями Договора. При невозможности осуществления перехода права собственности в разумный срок (разумными мерами), но не более 60 (шестидесяти) календарных дней, любая из Сторон вправе в одностороннем внесудебном порядке отказаться от исполнения Договора и расторгнуть его путем направления другой Стороне письменного уведомления с указанием даты расторжения Договора. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Ref127352672"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В случае расторжения Договора по основанию, указанному в пункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref82097368 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, Покупатель обязан в течение 5 (пяти) рабочих дней с даты расторжения Договора, указанной в соответствующем уведомлении, передать (вернуть) Продавцу по акту приема-передачи (возврата) Имущество (в состоянии, в котором Покупатель принимал Имущество от Продавца в соответствии с пунктом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора), а Продавец обязуется возвратить Покупателю уплаченные им за Имущество денежные средства в течение 5 (пяти) рабочих дней с даты подписания данного акта приема-передачи (возврата) Имущества.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00FF3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>Порядок передачи Имущества</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оплата по Договору</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CEFBEC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Ref486334854"/>
     </w:p>
-    <w:p w14:paraId="6FA333D8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Ref121494603"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Общая стоимость Имущества по Договору составляет: ________ (____________) ________, кроме того НДС,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в том числе:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="6308DEA0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>Риск случайной гибели и случайного повреждения Имущества (его части) переходит к соответствующей Стороне с момента передачи ей Имущества (его части) по акту приема-передачи.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Стоимость Объекта составляет: ________ (____________) ________, кроме того НДС;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66519563" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="008B00C6" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...44 lines deleted...]
-        <w:t>), а на Движимое имущество – с момента его передачи Продавцом Покупателю по акту приема-передачи, составленному по форме Приложения № 1 к Договору.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Стоимость Земельного участка составляет: ________ (____________) ________. НДС не облагается на основании подпункта 6 пункта 2 статьи 146 НК РФ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DCDB11" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Ref17967631"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref486334738"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Задаток, уплаченный Покупателем организатору торгов в форме аукциона _______________ на основании договора о задатке от _________ № ____, в размере ________ (____________) ________ засчитывается в счет исполнения Покупателем обязанности по уплате цены Имущества по Договору</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>в размере __________ (________).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4DCD0ECA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
-[...212 lines deleted...]
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref121494603"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="10" w:name="_Ref82174936"/>
+      <w:bookmarkStart w:id="11" w:name="_Ref16861870"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оплата Имущества (оставшейся части в размере ________ (____________) ________, осуществляется Покупателем единовременно, в полном объеме, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в течение 10 (десяти) рабочих дней со дня подписания Договора.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="3E2BA186" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
-[...6 lines deleted...]
-        <w:t>Стоимость Объекта составляет: ________ (____________) ________, кроме того НДС (22 %) в размере ________ (____________) ________, итого с учетом НДС: ________ (____________) ________;</w:t>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расчеты по Договору производятся в рублях, путем безналичного перечисления денежных средств на счет Продавца, указанный в разделе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref486328623 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE06AC5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...12 lines deleted...]
-        <w:t>Стоимость Земельного участка составляет: ________ (____________) ________. НДС не облагается на основании подпункта 6 пункта 2 статьи 146 НК РФ.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Датой исполнения обязательств Покупателя по оплате Имущества считается дата поступления денежных средств на счет Продавца, указанный в разделе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref486328623 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6CE047" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...25 lines deleted...]
-        <w:t>в размере __________ (________), в том числе НДС __________ (________).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Расходы, связанные с государственной регистрацией перехода права собственности на Недвижимое имущество, несет Покупатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в установленном законодательством Российской Федерации порядке.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E50665" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="008B00C6" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НДС, подлежащий оплате Покупателем Продавцу, начисляется дополнительно к стоимости Имущества и иным суммам, предусмотренным Договором, по ставкам в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>соответствии с налоговым законодательством, действующим на момент исчисления налога. Счет-фактура предоставляется в порядке и в сроки, установленные законодательством Российской Федерации.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A331B3F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:bookmarkStart w:id="12" w:name="_Ref486333023"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref82174206"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Покупатель обязан возместить Продавцу в полном объёме расходы, включая НДС, связанные с содержанием Имущества (коммунальные, эксплуатационные расходы), за период со дня подписания акта приема-передачи, указанного в пункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, до дня заключения Покупателем коммунальных, эксплуатационных и иных договоров по Имуществу в срок не позднее 5 (пяти) рабочих дней со дня получения от Продавца счета и копий подтверждающих документов, в том числе платежных документов, предъявленных соответствующими организациями (счет, счет-фактура и т.д.).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="55A90F76" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При отсутствии индивидуальных узлов (приборов) учета сумма расходов Продавца, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>включая НДС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, связанных с содержанием Объекта в соответствии с пунктом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref486333023 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Договора.</w:t>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, подлежащая возмещению Покупателем, определяется и рассчитывается на основании показаний узлов (приборов) учета, к которым подключен Объект, с учетом отношения площади Объекта к площади всех помещений, подключенных к данным узлам (приборам) учета.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C2F7F6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
-[...245 lines deleted...]
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B00C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>По истечении 1 (одного) месяца с даты государственной регистрации перехода права собственности по Договору Продавец вправе прекратить осуществление платежей по коммунальным, эксплуатационным и иным договорам в отношении Имущества.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C4D640" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Ref140593281"/>
-      <w:r w:rsidRPr="009618CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Покупатель обязан возместить Продавцу расходы на уплату налога на имущество и земельного налога</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, возникшие у Продавца</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за период со дня подписания акта приема-передачи, указанного в пункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Договора, до даты государственной регистрации перехода права собственности на Имущество, в срок не позднее 5 (пяти) рабочих дней со дня получения от Продавца счета/расчета и копий подтверждающих документов, в том числе платежных документов. При этом сумма возмещения указанных расходов Продавца рассчитывается следующим образом:</w:t>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, в срок не позднее 5 (пяти) рабочих дней со дня получения от Продавца счета/расчета. Период и сумма возмещения указанных расходов Продавца рассчитывается следующим образом:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5C2534" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">а) если переход права собственности зарегистрирован </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>после 15-го числа</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответствующего месяца – сумма возмещения рассчитывается за количество дней с даты подписания акта приема-передачи Имущества, по последний календарный день месяца, в котором зарегистрирован переход права собственности, исходя из фактически возникших у Продавца налоговых обязательств в данном месяце в соответствии с пунктом 5 статьи 382 НК РФ (налог на имущество), пунктом 7 статьи 396 НК РФ (земельный налог);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690BE819" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">б) если переход права собственности зарегистрирован </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до 15-го числа</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответствующего месяца включительно – сумма возмещения рассчитывается за количество дней с даты подписания акта приема-передачи Имущества до 1 (первого) числа месяца, в котором зарегистрирован переход права собственности на Имущество;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D3E75E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009618CD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в) если акт приема-передачи Имущества подписан и переход права собственности зарегистрирован </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до 15-го числа</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (включительно) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>того же месяца</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – расходов у Продавца, подлежащих</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>возмещению Покупателем,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>не образуется в силу пункта 5 статьи 382</w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>НК РФ (налог на имущество), пункта 7 статьи 396 НК РФ (земельный налог).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445FC449" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28F9F4C5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182FF1A6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02563D1B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00351DF2" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
+      <w:r w:rsidRPr="00351DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стороны обязуются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4172F971" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="004B20C7" w:rsidRDefault="009618CD" w:rsidP="00131434">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CB67D7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Ref527451584"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В течение </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DF2" w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00351DF2" w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пяти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) календарных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дней со дня подписания акта приема-передачи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> указанного в пункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...13 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...27 lines deleted...]
-        <w:t>овместно представить документы в орган регистрации прав и осуществить иные действия, необходимые для государственной регистрации перехода права собственности на Недвижимое имущество к Покупателю по Договору.</w:t>
+      <w:r w:rsidR="00351DF2" w:rsidRPr="00351DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351DF2" w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Договора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, совместно представить документы в орган регистрации прав и осуществить иные действия, необходимые для государственной регистрации перехода права собственности на Недвижимое имущество к Покупателю по Договору.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="72D84C93" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EFEA327" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CB67D7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Продавец обязуется</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C603D5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CB67D7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Одновременно с подписанием акта приема-передачи, указанного в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...6 lines deleted...]
-        <w:t> Договора, осуществить передачу Покупателю всей имеющейся документации, относящейся к Имуществу, а также имеющихся документов, необходимых Покупателю для заключения коммунальных, эксплуатационных, хозяйственных и иных договоров, связанных с содержанием Имущества.</w:t>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, осуществить передачу Покупателю всей имеющейся документации, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>относящейся к Имуществу, а также имеющихся документов, необходимых Покупателю для заключения коммунальных, эксплуатационных, хозяйственных и иных договоров, связанных с содержанием Имущества.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8DD52C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CB67D7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>При выплате дохода</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Покупателю Продавец, исполняя роль налогового агента в соответствии со статьей 226 НК РФ, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обязан </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">удержать из сумм, причитающихся Покупателю, налог на доходы физических лиц (НДФЛ) по </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">установленной законодательством Российской Федерации </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ставке и осуществить расчеты с бюджетом в порядке и сроки, установленные пунктами 4 и 6 статьи 226 НК РФ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6837EE2C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44B8EB1F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CB67D7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Покупатель обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0520D5A3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CB67D7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Ref123216236"/>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CB67D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Принять и оплатить Имущество в порядке и на условиях, установленных Договором.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="57B08BBB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="004B20C7" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">С даты (включая эту дату) подписания акта приема-передачи, указанного в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...13 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="004B20C7">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Договора, нести коммунальные, эксплуатационные, хозяйственные и иные расходы по Имуществу.</w:t>
+      <w:r w:rsidRPr="00CB67D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, нести коммунальные, эксплуатационные, хозяйственные и иные расходы по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Имуществу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AED63A5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Ref121494585"/>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В течение 20 (двадцати) рабочих дней со дня регистрации перехода на Покупателя права собственности на Недвижимое имущество переоформить договоры на коммунальные, эксплуатационные, хозяйственные и иные услуги, связанные с содержанием Имущества.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="70147B31" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00CE3CC4" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Ref138686036"/>
       <w:bookmarkStart w:id="19" w:name="_Ref486332634"/>
-      <w:r w:rsidRPr="00131434">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возместить Продавцу в полном объёме расходы, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>включая НДС (если применимо), связанные с содержанием Имущества, указанные в пунктах</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3CC4" w:rsidRPr="00CE3CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:r w:rsidR="00131434" w:rsidRPr="00131434">
+      <w:r w:rsidR="00CE3CC4" w:rsidRPr="00CE3CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00CE3CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="5CC7073A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00CE3CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осуществить все действия, необходимые для оформления прав на Земельный </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>участок, на котором расположен Объект.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="5A6D22CC" w14:textId="77777777" w:rsidR="00131434" w:rsidRPr="00131434" w:rsidRDefault="00131434" w:rsidP="00131434">
+    <w:p w:rsidR="00110B39" w:rsidRPr="00D956CC" w:rsidRDefault="00110B39" w:rsidP="00110B39">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С даты подписания Акта-приема передачи Объекта Покупатель несет ответственность за сохранность и целостность пломб приборов учета энергоресурсов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00110B39" w:rsidRPr="00770D57" w:rsidRDefault="00110B39" w:rsidP="00110B39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="27DCC713" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00AA689E" w:rsidRPr="00AA689E" w:rsidRDefault="00AA689E" w:rsidP="00AA689E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ответственность Сторон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCDEB02" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05BD9408" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">При неисполнении или ненадлежащем исполнении обязательств по Договору Стороны несут ответственность в соответствии с законодательством Российской Федерации и условиями Договора. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E4A463" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нарушения Покупателем срока оплаты Имущества, установленного в пунктах </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref82174936 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, Покупатель уплачивает Продавцу, по требованию последнего, неустойку в размере 0,3 % (ноль целых трех десятых процента), включая НДС (если применимо), от суммы просроченного платежа за каждый календарный день просрочки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62834D9E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нарушения Покупателем срока оплаты Имущества, установленного в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref82174936 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, более чем на 60 (шестьдесят) календарных дней, Продавец имеет право в одностороннем внесудебном порядке отказаться от исполнения Договора и расторгнуть его путем направления Покупателю письменного уведомления с указанием даты расторжения Договора. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62459690" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нарушения по вине Продавца срока передачи Имущества, установленного в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref486328488 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, Продавец уплачивает Покупателю, по письменному требованию последнего, неустойку в размере 0,1% (ноль целых одной десятой процента), включая НДС (если применимо), от общей стоимости Имущества, указанной в </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494603 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> Договора, за каждый календарный день просрочки, но не более 10 % (десяти процентов)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">от этой стоимости. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AE0F4C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00AA689E" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае, если Покупатель не по вине Продавца не принимает Имущество в соответствии с пунктом </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref123216236 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5.3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, то Покупатель уплачивает Продавцу, по требованию последнего и в установленные в нем сроки, неустойку в размере 0,3 % (ноль целых трех десятых процента), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494603 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, за каждый календарный день просрочки, а также Продавец имеет право в одностороннем внесудебном порядке отказаться от исполнения Договора и расторгнуть его путем направления Покупателю письменного уведомления с указанием даты расторжения Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8D8931" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В случае уклонения от исполнения обязанностей, предусмотренных пунктом </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref527451584 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5.1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, Сторона, нарушившая Договор, обязана уплатить другой Стороне неустойку в размере 0,1 % (ноль целых одной десятой процента), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494603 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="00AA689E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Договора, за каждый календарный день просрочки.</w:t>
+      <w:r w:rsidRPr="00AA689E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, за каждый </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>календарный день просрочки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D4C137" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В случае уклонения от исполнения обязанностей, предусмотренных пунктом </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref527451584 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5.1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, более чем на 30 (тридцать) календарных дней, Сторона, не нарушившая Договор, имеет право в одностороннем внесудебном порядке отказаться от исполнения Договора и расторгнуть его путем направления другой Стороне письменного уведомления с указанием даты расторжения Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67053F75" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нарушения сроков возврата Имущества (пункт </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref3210543 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора) при расторжении Договора, в том числе при одностороннем отказе от его исполнения, Покупатель обязан в сроки, установленные в требовании Продавца, уплатить Продавцу неустойку в размере 0,1 % (ноль целых одной десятой процента), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494603 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, за каждый календарный день просрочки, а в случае невозврата Имущества в течение 10 (десяти) рабочих дней с даты расторжения Договора, в том числе при одностороннем отказе от его исполнения – дополнительный штраф в размере 3 % (трех процентов), включая НДС (если применимо), от общей стоимости Имущества, указанной в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494603 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F605BAC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае возврата Покупателем Имущества при расторжении Договора, в том числе в результате одностороннего отказа от его исполнения, не в том состоянии, в котором он его получил, </w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Ref510611957"/>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стороны фиксируют данные несоответствия в акте приема-передачи и согласовывают сроки и способы устранения недостатков. В случае не устранения (несвоевременного устранения/отказа от устранения) Покупателем выявленных Продавцом недостатков, Продавец вправе устранить их своими силами или с привлечением третьих лиц, а Покупатель обязуется возместить Продавцу все расходы, связанные с устранением данных недостатков, а также уплатить неустойку в виде штрафа в размере 1/12 (одной двенадцатой), включая НДС (если применимо), от общей стоимости Имущества</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, указанной в пункте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494603 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> Договора. Продавец вправе в одностороннем порядке удержать сумму документально подтвержденных расходов и неустойки из денежных средств, подлежащих возврату Покупателю, на что Покупатель выражает свое безусловное согласие.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA9AC1A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">За нарушение обязательств, предусмотренных пунктами </w:t>
       </w:r>
-      <w:r w:rsidR="00131434" w:rsidRPr="00131434">
+      <w:r w:rsidR="00CE3CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref486333023 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00131434" w:rsidRPr="00131434">
+      <w:r w:rsidR="00CE3CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref121494585 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5.3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, Продавец вправе потребовать от Покупателя уплаты неустойки в размере 0,3 % (ноль целых трех десятых процента), включая НДС (если применимо), от общей стоимости Имущества, за каждый календарный день просрочки, а также потребовать возмещения убытков в полном объеме. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3C3A63" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Уплата неустойки и возмещение убытков производится в течение 10 (десяти) рабочих дней с даты получения соответствующего письменного требования другой Стороны и не освобождает Стороны от исполнения своих обязательств по Договору.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3798B2BE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00110B39" w:rsidRPr="007F2857" w:rsidRDefault="00110B39" w:rsidP="00110B39">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каждая из Сторон осуществила надлежащую юридическую экспертизу текста Договора, в связи с чем Стороны договорились считать, что текст Договора был составлен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Сторонами совместно, и принцип толкования «против составившей текст Стороны» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отношении Договора применяться не будет. При толковании Договора, в особенности тех его положений, которые относятся к распределению рисков и ответственности между Сторонами, должно приниматься во внимание то обстоятельство, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>что к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аждая из Сторон полагается на квалификацию, компетенцию и опыт другой Стороны. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заключение Сторонами Договора </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">является добровольным и Стороны подтверждают, что его условия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">справедливыми (т.е. не являются обременительными ни для одной из Сторон и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не нарушают </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баланс интересов Сторон) и не являются кабальными для Сторон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="780E0780" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Изменение и расторжение Договора</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D42A998" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1170FBDF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Все изменения к Договору действительны, если совершены в письменной форме в виде единого документа, подписанного Сторонами. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B50B6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Договор может быть досрочно расторгнут по соглашению Сторон либо по требованию одной из Сторон в порядке и по основаниям, предусмотренным законодательством Российской Федерации и Договором.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D42086" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref3210543"/>
-      <w:r w:rsidRPr="00131434">
+      <w:bookmarkStart w:id="22" w:name="_Ref3210543"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При расторжении Договора, в том числе в результате одностороннего отказа от его исполнения, Покупатель обязан передать/вернуть Продавцу по актам приема-передачи Имущество в том же состоянии, в котором он получил его от Продавца (не в худшем состоянии), в течение 10 (десяти) рабочих дней с даты расторжения Договора, а Продавец обязан возвратить Покупателю денежные средства, полученные от Покупателя в оплату Имущества (без каких-либо иных выплат, процентов и компенсаций, за исключением санкций, предусмотренных Договором (при их наличии), в течение 10 (десяти) рабочих дней с даты подписания Сторонами актов приема-передачи Имущества (возврата Имущества Продавцу).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="6BF07651" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">До момента регистрации перехода права собственности на Имущество к Покупателю в органе регистрации прав Продавец имеет право в любой момент и без объяснения причин отказаться от исполнения Договора в одностороннем внесудебном порядке путем направления Покупателю письменного уведомления с указанием даты расторжения Договора, без применения к нему каких-либо мер ответственности и компенсации Покупателю каких-либо убытков. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F7DFC4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A5009B0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обстоятельства непреодолимой силы (форс-мажор)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B909A93" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2586F111" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Обстоятельства непреодолимой силы (форс-мажор) – чрезвычайные, непредвиденные и непредотвратимые обстоятельства, возникшие в течение реализации обязательств по Договору, которые Стороны не могли разумно ожидать при заключении Договора, либо избежать или преодолеть, а также находящиеся вне контроля Сторон, которые препятствуют полному или частичному исполнению обязательств по Договору. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DACFCC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К обстоятельствам непреодолимой силы (форс-мажору) относятся: война, военные действия, массовые беспорядки, забастовки, эпидемии (эпизоотии), природные катастрофы, стихийные бедствия и т.п., издание актов органов публичной власти, влияющих на выполнение обязательств Сторон, а также другие аналогичные события и обстоятельства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1962AEE9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторона, не исполнившая или ненадлежащим образом исполнившая свои обязательства по Договору из-за обстоятельств непреодолимой силы, обязана незамедлительно в срок не позднее 3 (трех) рабочих дней уведомить другую Сторону заказным письмом или иным доступным ей способом после наступления форс-мажорных обстоятельств, и разъяснить, какие меры необходимы для их устранения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DCE666" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Несвоевременное уведомление об обстоятельствах непреодолимой силы лишает соответствующую Сторону права на освобождение от ответственности по причине указанных обстоятельств. Обстоятельства непреодолимой силы должны быть подтверждены документально в порядке, предусмотренном законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7FDB61" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Если указанные обстоятельства продолжаются более 6 (шести) месяцев, каждая Сторона имеет право инициировать досрочное расторжение Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060FE9B0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B84C96C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20300ED3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB57F47" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>По взаимному согласию Сторон в рамках Договора конфиденциальной информацией признаются условия настоящего Договора и любая информация Раскрывающей Стороны, имеющая действительную или потенциальную коммерческую ценность в силу неизвестности ее третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E0C3B3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>При предоставлении конфиденциальной информации в письменной форме (в том числе, электронной форме), на документе, содержащем такую информацию, проставляется ограничительная пометка «Коммерческая тайна» и/или «Конфиденциально».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C07C13" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
-[...28 lines deleted...]
-          <w:numId w:val="48"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каждая из Сторон обеспечивает защиту конфиденциальной информации, ставшей доступной ей в рамках Договора, от несанкционированного использования, распространения или публикации. Такая информация не будет передаваться третьим сторонам без письменного разрешения другой Стороны и использоваться в иных целях, кроме выполнения обязательств по Договору. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обязательства Сторон по защите конфиденциальной информации распространяются на все время действия Договора, а также в течение 5 (Пять) лет после прекращения его действия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5DF78D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
-[...27 lines deleted...]
-          <w:numId w:val="48"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00131434">
+        <w:t>Не является нарушением режима конфиденциальности предоставление конфиденциальной информации по запросу уполномоченных государственных органов в соответствии с законодательством Российской Федерации. Обо всех случаях предоставления информации Стороны обязаны извещать друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>В случае разглашения конфиденциальной информации какой-либо из Сторон, данная Сторона должна возместить другой Стороне понесенный в результате такого разглашения и документально подтвержденный ущерб в соответствии с законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF6CA90" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C5E343" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33AC38DD" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Ref1393199"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все споры, связанные с заключением, толкованием, исполнением и расторжением Договора, будут разрешаться Сторонами путем переговоров. В случае </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>недостижения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соглашения в ходе переговоров, заинтересованная Сторона направляет другой Стороне письменную претензию, подписанную уполномоченным лицом. К претензии должны быть приложены документы, обосновывающие предъявленные заинтересованной Стороной требования, и документы, подтверждающие полномочия лица, подписавшего претензию. Сторона, получившая претензию, обязана рассмотреть её и о результатах уведомить в письменной форме заинтересованную Сторону в течение 10 (десяти) рабочих дней со дня получения претензии.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Ref1393199"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:p w14:paraId="710E409D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00131434" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00131434">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>неурегулирования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спора в претензионном порядке, а также в случае неполучения ответа на претензию в течение срока, указанного в пункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref1393199 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00131434">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>10.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00131434">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, спор передается в ____________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD1A811" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682976B4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Прочие условия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BBD220" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5578DD55" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ни одна из Сторон не вправе передавать свои права и обязанности по Договору третьим лицам без предварительного получения письменного согласия на это от другой Стороны.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CFD934" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стороны принимают меры к тому, чтобы между Сторонами постоянно существовала возможность оперативного взаимодействия посредством телефонной, электронной или иной связи (оперативная связь).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CC52C4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref82077350"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:bookmarkStart w:id="24" w:name="_Ref82077350"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Все юридически значимые сообщения (заявления, уведомления, требования, претензии и т.п.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>должны направлятьс</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по адресам Сторон, указанным в разделе </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref486328623 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>и приобретают юридическую силу с момента доставки адресату, за исключением случаев, отдельно оговоренных в Договоре.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51900FDB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">При изменении адресов или иных сведений, имеющих значение для надлежащего исполнения обязательств по Договору, соответствующая Сторона заблаговременно, не позднее 1 (одного) рабочего дня до вступления в силу соответствующих изменений, обязана обеспечить доставку другой Стороне соответствующего уведомления. На Сторону, нарушившую данную обязанность, возлагаются все неблагоприятные последствия и риски </w:t>
-[...8 lines deleted...]
-        <w:t>отсутствия у другой Стороны актуальной информации, в частности, все юридически значимые сообщения считаются доставленными, а их юридические последствия – возникшими, при условии доставки по предыдущему доведенному до отправителя адресу получателя.</w:t>
+        <w:t>При изменении адресов или иных сведений, имеющих значение для надлежащего исполнения обязательств по Договору, соответствующая Сторона заблаговременно, не позднее 1 (одного) рабочего дня до вступления в силу соответствующих изменений, обязана обеспечить доставку другой Стороне соответствующего уведомления. На Сторону, нарушившую данную обязанность, возлагаются все неблагоприятные последствия и риски отсутствия у другой Стороны актуальной информации, в частности, все юридически значимые сообщения считаются доставленными, а их юридические последствия – возникшими, при условии доставки по предыдущему доведенному до отправителя адресу получателя.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBD18B5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допустимые способы направления юридически значимых сообщений:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57698A8E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а) через собственного курьера под расписку на копии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F54946" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>б) через курьерскую службу с описью вложения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B08B430" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в) по почте с уведомлением о вручении и описью вложения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F539ED" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>г) телеграммой с уведомлением о вручении.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BC248B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подтверждение содержания отправления обязательно. Иные способы направления извещений (в том числе по электронной почте или по факсу) допускаются, но не признаются имеющими юридическую силу, за исключением случаев, специально оговоренных в Договоре.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD2D477" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При отправке юридически значимого сообщения любым из способов, предусмотренных пунктом </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref82077350 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>11.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора, оно считается доставленным независимо от наличия у лица, фактически принявшего корреспонденцию от имени адресата, соответствующих полномочий. Такое лицо считается имеющим полномочия на принятие корреспонденции в силу обстановки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2DCF9D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отзывы, комментарии Покупателя могут направляться по адресу электронной почты </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>crem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sberbank</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> В письме необходимо указать реквизиты Договора (дата, номер) и адрес (местоположение) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Недвижимого имущества</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Информация, направленная на указанный почтовый адрес, не является юридически значимым сообщением по смыслу статьи 165.1 ГК РФ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0482B9F1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Об изменении адресов, реквизитов и уполномоченных (ответственных) лиц Стороны незамедлительно информируют друг друга письменно (без оформления единого документа), с предварительным направлением копии письменного сообщения по одному из способов оперативной связи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2624086D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В ходе исполнения Договора запрещается подключение</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> любого оборудования</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Покупателя к ИТ-инфраструктуре Продавца, а также допуск работников</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Покупателя к работе на средствах вычислительной техники и в автоматизированных системах Продавца.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F640813" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В каждом случае нарушения требований, указанных в настоящем пункте, Покупатель выплачивает Продавцу штрафную неустойку в размере 10 % (десяти процентов), включая НДС (если применимо), от общей стоимости Имущества, а также обязуется в полном объёме возместить убытки, причинённые Продавцу вследствие нарушения требований, указанных в настоящем пункте. Взыскание убытков не лишает Продавца возможности прибегать к любым иным мерам защиты своих прав и интересов, предусмотренных действующим законодательством и соглашением Сторон, в том числе взысканию неустойки в полном размере сверх убытков.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B96AFDF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> (Приложении № 2 к Договору).</w:t>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Стороны обязуются осуществлять обработку персональных данных, обеспечивать их конфиденциальность и защиту в соответствии с требованиями Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных», принимать необходимые правовые, организационные и технические меры или обеспечивать их принятие для защиты персональных данных от неправомерного или случайного доступа к ним, уничтожения, изменения, блокирования, копирования, предоставления, распространения и от иных неправомерных действий в отношении персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE5D839" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В случае передачи персональных данных передающая Сторона обеспечивает и гарантирует правомерность такой передачи в соответствии с требованиями применимого законодательства,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также уведомление субъекта персональных данных </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>об обработке</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его персональных данных получающей Стороной (если применимо).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В целях недопущения действий коррупционного характера, Стороны обязуются выполнять требования, изложенные в «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Антикоррупционной оговорке»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Приложении № 2 к Договору).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-        <w:t>Договор составлен на русском языке в 3 экземплярах, имеющих одинаковую юридическую силу: 1 экземпляр – для Покупателя, 1 экземпляр – для Продавца, 1 экземпляр – для органа регистрации прав: ______________________.</w:t>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор составлен на русском языке в </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5D48" w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экземплярах, имеющих одинаковую юридическую силу: 1 экземпляр – для Покупат</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5D48" w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еля, 1 экземпляр – для Продавца</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A4F739" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>По вопросам, не урегулированным в Договоре, Стороны руководствуются законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAD0A92" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427B33BF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Приложения к Договору</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7CF36B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5392F8DB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № 1 – Форма </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Акта приема-передачи Имущества – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>__ листах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4861D11C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № 2 – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Антикоррупционная оговорка </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2 листах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9FFA0F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7348F7F3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Ref486328623"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:bookmarkStart w:id="25" w:name="_Ref486328623"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Реквизиты и подписи Сторон</w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Ref126658428"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+      <w:bookmarkStart w:id="26" w:name="_Ref126658428"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="515D11B3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affc"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="4814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E5D48" w:rsidTr="004E5D48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Покупатель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__________ (сокращенное наименование)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Местонахождение __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Почтовый адрес ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ИНН: ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Расчетный счет ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Корр. счет ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>БИК ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОКВЭД ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОКПО ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КПП ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОГРН ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контактный телефон: ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Продавец:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ПАО Сбербанк</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Местонахождение __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Почтовый адрес _____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ИНН ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Расчетный счет ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Корр. счет ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>БИК ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОКВЭД ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОКПО ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КПП ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОГРН ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контактный телефон: ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004E5D48" w:rsidRPr="004E5D48" w:rsidRDefault="004E5D48" w:rsidP="004E5D48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...4 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...731 lines deleted...]
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="2655473C" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48F19EB3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Покупателя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78620561" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63754E9A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Продавца:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="7E85E18F" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="309A81BE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="00597D19">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="327031A9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="152DFFDB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20BD37C6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="161157C9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32617DFB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="612AD65B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="436E4889" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E183B0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="712B1711" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page" w:clear="all"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Приложение № 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D20EB94" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="00597D19">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="004E5D48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">к Договору </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>купли-продажи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>недвижимого имущества</w:t>
       </w:r>
-      <w:r w:rsidR="00597D19" w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>от_____ №_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FA3EBF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2545DEC9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Форма Акта приема-передачи Имущества</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04807DBF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5064A8C1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AADFEF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>АКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765DBC45" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>приема-передачи Имущества</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050CAB37" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5211121B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.__________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   «</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00597D19">
-[...26 lines deleted...]
-        <w:t>________ 20__г.</w:t>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___»_________ 20__г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F06754" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B8F354" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Публичное акционерное общество «Сбербанк России» (ПАО Сбербанк), именуемое в дальнейшем </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Продавец»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
-[...54 lines deleted...]
-        <w:footnoteReference w:id="8"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, в лице ______________, действующего на основании _____________________, с одной стороны, и</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5BDA6C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>______________, именуем__ в дальнейшем</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Покупатель»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в лице ____________________, действующего на основании ___________________________, с другой стороны, совместно именуемые далее «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стороны</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>», а каждая в отдельности «</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сторона</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">», составили настоящий акт приема-передачи (далее – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Акт»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D73335" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="af3"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="afe"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На основании договора</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> купли-продажи недвижимого имущества </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>от_____ №_____ Продавец передает Покупателю, а Покупатель принимает недвижимое имущество (далее – «</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Недвижимое имущество</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD44727" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
-[...260 lines deleted...]
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Недвижимое имущество (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Недвижимое имущество</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3531463E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...153 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________ (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кадастровый/условный номер Объекта: _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект расположен по адресу: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Объект принадлежит Продавцу на праве собственности на основании __________, что подтверждается __________, о чем в Едином государственном реестре недвижимости сделана запись о регистрации ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок (далее – «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>») со следующими характеристиками: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кадастровый/условный номер Земельного участка: _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок расположен по адресу: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Земельный участок принадлежит Продавцу на праве собственности на основании __________, что подтверждается __________, о чем в Едином государственном реестре недвижимости сделана запись о регистрации ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Недвижимое имущество передается в следующем техническом состоянии:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DACA8B6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>фасад и кровля Объекта:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D0FE4C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(указать вид отделки, например – окраска, плитка, др. покрытие)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B87B94" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0769D208" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(отличное, хорошее, удовлетворительное – указать)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AB3ABA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F89F6E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(при наличии перечислить недостатки, например, наличие трещин, выбоин, иные повреждения)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D08F8BB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3B107F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>стены</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F4CDFF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(указать вид отделки, например – окраска, обои, др. покрытие)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8FA520" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BE8F45" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(отличное, хорошее, удовлетворительное – указать)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208B3152" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EFD5CE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, иные повреждения)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, иные повреждения)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA1076" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7386436C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>потолки</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D58E29" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                (указать вид отделки, например: окраска, обои, др. покрытие)</w:t>
+        <w:t xml:space="preserve">                (указать вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: окраска, обои, др. покрытие)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBB5B31" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA6254A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    (отличное, хорошее, удовлетворительное – указать)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F17FF4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C6A3CE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, иные повреждения)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, иные повреждения)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8712D2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BE9B4DE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>полы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCC736D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     (указать вид отделки, например: окраска, паркет, плитка, др. покрытие)</w:t>
+        <w:t xml:space="preserve">     (указать вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: окраска, паркет, плитка, др. покрытие)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41750114" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B725FF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">             (отличное, хорошее, удовлетворительное – указать)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D397749" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A20895" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, иные повреждения)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, иные повреждения)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53300688" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74777767" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>двери</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262CAF1E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     (указать материал, вид отделки, например: металлическая, деревянная, др. покрытие)</w:t>
+        <w:t xml:space="preserve">     (указать материал, вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: металлическая, деревянная, др. покрытие)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B46DFC0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009618CD">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09029807" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(отличное, хорошее, удовлетворительное – указать)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438EFEC3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD05DD9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, сломан замок/ручка, перекос, иные повреждения)</w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, сломан замок/ручка, перекос, иные повреждения)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AD33F5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AAF2DF3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- окна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8284FE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(указать материал, вид отделки, например: пластиковые, деревянные, алюминиевые, окраска, др. покрытие)</w:t>
+        <w:t xml:space="preserve">(указать материал, вид отделки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: пластиковые, деревянные, алюминиевые, окраска, др. покрытие)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3334C337" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A31DEA3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   (отличное, хорошее, удовлетворительное – указать)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3636DBE5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719EC15F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(при наличии перечислить недостатки, например: наличие трещин, выбоин, сломана/отсутствует ручка, иные повреждения)</w:t>
+        <w:t xml:space="preserve">(при наличии перечислить недостатки, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: наличие трещин, выбоин, сломана/отсутствует ручка, иные повреждения)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726D49E7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B90E70" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>оборудование</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="178"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="714"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4104"/>
+        <w:gridCol w:w="715"/>
+        <w:gridCol w:w="4810"/>
+        <w:gridCol w:w="4103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="35FEF1E5" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076BD1B5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E58B943" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование/описание систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC81522" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Состояние</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62DF925D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(отличное, хорошее, удовлетворительное – указать для каждого вида оборудования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="76585565" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1092BE8D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68A4F153" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы электроснабжения в соответствии с проектом № ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACAEFA5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="27A45628" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D0F655" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C86F16C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Общее электроснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE88E35" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="47DD676B" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6689FA45" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56531CAE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГРЩ, РЩ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D802377" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="52B5062F" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13D54FE3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79666D09" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гарантированное и бесперебойное электропитание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6971ED99" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="5C72FCD8" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BB1FBB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76BCF690" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Силовые, питающие и групповые кабельные линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4BE3E7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="1F977274" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425AC1D6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECB00A4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t>Системы электрообогрева (</w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Системы </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>электрообогрева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>термокабели</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE45B83" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="6F715E6C" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100E9905" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B11163B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Система учета потребляемой электроэнергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798E9EDC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="18D9FE44" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4042DA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B519B82" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сети освещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24C79CE0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="34E03DBA" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFC35B7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA5A477" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Рекламное освещение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A35428" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="1D11DB57" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19ACCF15" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1591092F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t>Электроустановочное оборудование</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Электроустановочное</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оборудование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781A1E85" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="35498144" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5118585E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E02FE18" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Источники электроснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DAA06E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="7DF3AD84" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF0D75B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3582AD1A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы противопожарной защиты</w:t>
             </w:r>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в соответствии с проектом № ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71379FA0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="31B3934F" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08548C7B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9DF0F9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Системы водяного пожаротушения (сети трубопроводов и запорно-регулирующая арматура, спринклеры, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>дренчерные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> головки, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>дренчерные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> завесы, датчики (сигнализаторы), насосные станции, баки, система управления, кабельные линии, вспомогательное оборудование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C325353" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="34175F45" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512716CA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A21C19" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Система газового пожаротушения (станция газового пожаротушения, датчики, кабельные линии, вспомогательное оборудование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1CC751" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="02CBF080" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAEA2AB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69A37AB2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Система порошкового пожаротушения (станция порошкового пожаротушения, датчики, кабельные линии, вспомогательное оборудование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA6F32E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="6C26A36C" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D6083C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0206C650" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Системы противодымной вентиляции (вентиляторы, клапана, решетки сети </w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Системы </w:t>
             </w:r>
-            <w:r w:rsidRPr="00597D19">
-[...7 lines deleted...]
-              <w:t>воздуховодов, шкафы управления, вспомогательное оборудование)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>противодымной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вентиляции (вентиляторы, клапана, решетки сети воздуховодов, шкафы управления, вспомогательное оборудование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F28D61" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4D82D154" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21584745" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52B2DE3C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Система </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>газоудаления</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (вентиляторы, клапана, решетки сети воздуховодов, шкафы управления, вспомогательное оборудование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3304782B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="0768E4BE" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA556D6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="180128FC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>первичные средства пожаротушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8E0BD5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="76C876D6" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1BF1F6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711E5942" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Система противопожарной сигнализации и оповещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34533296" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="77B0581F" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0383E17D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="756E21B1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Грузоподъемные механизмы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0F86BA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="5EF52EED" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43319333" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE8E1C5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Лифтовое оборудование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="042A1F08" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="41E2A6E2" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F161CB3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5800BB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Подъемники, грузоподъемные платформы, штабелёры (за исключением самоходных вилочных погрузчиков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6120C998" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="15772B01" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F28FDB3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52998E73" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Эскалаторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67FAA41F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="31E6BBA3" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17B994DD" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4590B169" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высотные люльки (входящие в оборудование здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF2DBCA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="0BD81149" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB91B3A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0756770F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тали, тельферы, лебедки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B223F03" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="74E41C28" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1BE406" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7807B775" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы теплоснабжения и газоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B15F851" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="3BF520D0" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E191779" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A6815B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тепловые пункты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35BD5866" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="0403DCE2" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45F8AAA5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB76909" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Узлы учета расхода тепла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A456A17" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="11CAA7D8" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="233D8C7D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B436EB5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Котельные (в том числе газифицированные)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34FABA52" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="0EEB923F" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2695CAF5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B97E967" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Устройства водоподготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE1EA6F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4C4CBBD2" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E564057" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEF586B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Насосное оборудование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="721FE2CD" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="58E7F1CC" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36CE501D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E446CC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Газовое оборудования и газовые счетчики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="077CC6EC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="7CB3CCBB" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55340370" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4774C1D8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сети трубопроводов теплоснабжения, теплообменники и запорно-регулирующая арматура, манометры, термометры, расширительные и аккумуляторные баки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="653D535C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="405F9177" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C219BF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="696278F2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Приборы отопления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C6BD7A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="598FDC7A" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5C5927" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD4EC42" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы водоснабжения, водоотведения и канализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65787791" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="2872200B" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0A1640" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41047E99" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t>Системы наружных и внутренних водопроводов, запорно-регулирующая арматура</w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Системы наружных и внутренних </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>водопроводов, запорно-регулирующая арматура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64799C68" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="410B775A" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D440CCE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76AC0743" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Водостоки, дренажные системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409F79AB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="246FF8BC" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEE968D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F129DC7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Скважины, очистные установки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783BAD30" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4A71A924" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76A60628" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A471FC5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Насосное оборудование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759AB07D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="492A721A" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05729C21" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DC4D7F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Водосчетчики</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5695BAC1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4714A46C" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C68302D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="440D1B4B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Санитарно-техническое оборудование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45DCEA48" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="1327C223" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF49C05" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C127563" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы вентиляции и кондиционирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2E1D52" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="251E780B" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="774F690A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7DAAE8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Вентиляторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C124CF0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="46C4CDA8" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF00435" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDE204C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Приточные и вытяжные установки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A89E28B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="2FF2321C" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="071273BC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69EEB4A2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Увлажнители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="059493AE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4A7F0E28" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="797922FA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373FC39C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Воздухоочистители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24401C01" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="3B7EF642" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074EEC6D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D0C78B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тепловые завесы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5984174E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="1C825392" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BA2389" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF20547" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Воздухораспределительные устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C14BB6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="3C9887A1" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECCC255" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20481CDC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сети воздуховодов и регулирующих дроссель клапанов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0987DF92" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="132BC33D" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4298100B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAC46B1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...16 lines deleted...]
-              <w:t>клапаны с электромеханическими приводами</w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Регулирующие и запорные воздушные клапаны с электромеханическими приводами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1220E632" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="45CF214D" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10EDC20C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C39F365" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Огнезадерживающие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> клапаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="263B238A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="73AFC0DC" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="363D5B58" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE606AC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Регулирующие узлы теплоснабжения и холодоснабжения приточных систем и тепловых завес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159AEE2C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="6AEDD2DC" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38869E93" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7E418D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Шкафы управления вентиляции, датчики и кабельные линии, относящиеся к системам управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49A57106" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="3A175190" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40BF4067" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04167A46" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Центральные, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>мультизональные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (системы типа </w:t>
             </w:r>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>VRV</w:t>
             </w:r>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>) и автономные (в том числе прецизионные) кондиционеры, сплит системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5D9483" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="23EC4101" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA0D16A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538E89A7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Водоохлаждающие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> машины (чиллера)</w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> машины (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чиллера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E43A3B6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="464D60AD" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39868C92" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79CB8245" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t>Доводчики температуры воздуха (фанкойлы)</w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Доводчики температуры воздуха (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фанкойлы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F518AFA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="7987011C" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2182AE1B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5E12CF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Компрессорно-конденсаторные блоки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D04503E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="56B4DD03" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B427DEA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E565D4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Выносные конденсаторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B805E78" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="458C8D61" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="738F9780" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B3FA6A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Градирни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219AAA86" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="29AB5E39" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C188CA5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D85795" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:t>Сети медных (фреоновых) трубопроводов</w:t>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сети медных (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фреоновых</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>) трубопроводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA4A71A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="378200F7" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4A7904" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A114CCA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кабельные линии системы управления кондиционеров, холодильных машин и исполнительных механизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04BBE662" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="431B8641" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="116BC286" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E124A65" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Трубопроводы и запорно-регулирующая арматура систем водяного охлаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBCFBFA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="630E8F24" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11FA3CB0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6F3F2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гидромодули, насосные группы, аккумуляторные и расширительные баки, манометры и термометры, регулирующие краны с электроприводом систем водяного охлаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F953BE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="0EBCA3EC" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4096403B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2ADD57" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы дренажных трубопроводов до врезок в систему канализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7A3E81" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="18DEAEDF" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E94C07" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6.24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1216AAB2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дренажные насосы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9F35C6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="00E179D3" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31E74E7F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11BB1B6E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Исполнительные механизмы и другое вспомогательное оборудование систем вентиляции и кондиционирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="521814C4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="254E712D" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650B463A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C921036" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы ограничения доступа (автоматические двери, ворота, калитки, турникеты, шлагбаумы, тамбур-шлюзы, системы управления, исполнительные механизмы, кабельные линии, кнопочные посты (звонки, домофоны))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A84D790" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="45F3C276" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D589839" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD4AA7B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Автоматизированные системы комплексного управления, диспетчеризации и мониторинга ИСЖ (шкафы управления, исполнительные механизмы, контроллеры, датчики и другое вспомогательное оборудование, кабельные линии, ПК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9D207A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="1B97AEA6" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3377F00D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B40EBA1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системы видеонаблюдения и охранной сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="249C4F37" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="70DF0F66" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2513DC97" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06024EDF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21987577" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="60BFD24A" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="385EAC99" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23103CD4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FA634A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="172B5034" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F35ADE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F1C566" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212EB039" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="70CABD76" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="00FF3FB3" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B09807" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C54D23" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="242D16A7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CD34BEF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4114D13D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(при наличии перечислить недостатки, повреждения для каждого вида оборудования)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ABDA97" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19EDACFF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>прилегающая территория</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1279D1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(перечислить тротуары, озеленение, другое)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D83632" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>состояние: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A3EBE3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(отличное, хорошее, удовлетворительное – указать для каждого вида)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259D477F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>недостатки: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCC996C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(при наличии перечислить недостатки, повреждения для каждого вида)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D26863F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F8F9B3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- иное</w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F902790" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184A897F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7E8979DE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...23 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Ref222495662"/>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Продавец передал Покупателю Недвижимое имущество со следующими показаниями индивидуальных приборов учета:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="7B152458" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- электричество: _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752036FB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- вода (теплая): ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEA347D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- вода (холодная): ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06ECA29D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- иное: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F27169C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> Недвижимого имущества в количестве _________.</w:t>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Продавец передал Покупателю ключи от замка двери Недвижимого имущества в количестве _________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599B33A4" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
-[...248 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Одновременно с Недвижимым имуществом Продавец передал Покупателю, а Покупатель принял следующую техническую документацию:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="110"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="684"/>
         <w:gridCol w:w="1860"/>
-        <w:gridCol w:w="3698"/>
-        <w:gridCol w:w="1233"/>
+        <w:gridCol w:w="3697"/>
+        <w:gridCol w:w="1232"/>
         <w:gridCol w:w="2155"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="454DB642" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27E49E45" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08987F4F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Номер/шифр документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D589CB0" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование документа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B800579" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="695EBE42" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кол-во листов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72B5D8DE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="6861CED9" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5155D452" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64BF3F87" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17F513E8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30097A68" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76A9BA6D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="2A08CDA5" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B49405D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1436E7FC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="196E6ADE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C068297" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60CCC0AE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="29906B99" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC60524" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBFF384" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47EE0D0F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1277C6E7" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18164637" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="247C883A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="455A972A" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5882E306" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>От Покупателя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="304C41BC" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="788299FE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Продавца:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="7F4AF997" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6603B2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A88A8C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D7F042" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2228CDD3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="126CD3D3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7406F3A8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49BE621A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27C652D8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E64E24F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="004E5D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A5610A9" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="69328178" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52CA1882" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Покупателя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1B0978" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E471D0E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Продавца:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4289D080" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="004E5D48" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="519DBB33" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B236EDE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0960FE3D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6906177D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
-[...8 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29C0127E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48923DD2" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5A7729" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="029A1985" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD1AA94" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="004E5D48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C109C16" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="00FF3FB3" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:br w:type="page"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6440CCCF" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Приложение № 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FE12B8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="00597D19">
-[...1 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="004E5D48" w:rsidRDefault="00C636E7" w:rsidP="004E5D48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к Договору </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">купли-продажи </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">недвижимого </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00597D19">
+        <w:t>недвижимого имущества</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5D48" w:rsidRPr="004E5D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00597D19" w:rsidRPr="00597D19">
-[...24 lines deleted...]
-        <w:t>_____ №_____</w:t>
+      <w:r w:rsidRPr="004E5D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>от_____ №_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4220D770" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F5BF2E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="005918BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Антикоррупционная оговорка </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB3F2DE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08792078" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1. При заключении, исполнении, изменении и расторжении Договора Стороны принимают на себя следующие обязательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Стороны, их работники, уполномоченные представители и иные привлеченные ими лица</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не предлагают, не обещают, не требуют, не разрешают предоставление, не предоставляют каких-либо денег, ценных бумаг, иного имущества, не оказывают услуги имущественного характера, не выполняют работы, не предоставляют какие-либо имущественные права, прямо или косвенно, лично или через посредников любым лицам для оказания влияния на действия (бездействие) и/или решения этих и/или других лиц с целью получения каких-либо неправомерных выгод (преимуществ) или для достижения иных неправомерных целей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Стороны, их работники, уполномоченные представители и иные привлеченные ими лица не осуществляют действия (бездействие), квалифицируемые применимым законодательством как дача/получение взятки, коммерческий подкуп, посредничество во взяточничестве/коммерческом подкупе, злоупотребление полномочиями, незаконное вознаграждение от имени юридического лица, а также иные действия (бездействие), нарушающие требования применимого законодательства и применимых норм международного права в области противодействия коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Стороны: а) уведомляют друг друга о ставших известными им обстоятельствах, которые являются или могут явиться основанием для возникновения конфликта интересов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; б) воздерживаются от совершения действий (бездействия), влекущих за собой возникновение или создающих угрозу возникновения конфликта интересов; в) оказывают иное содействие друг другу в целях выявления, предупреждения и предотвращения коррупционных правонарушений и конфликтов интересов в рамках и в связи с отношениями Сторон по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2. Положения пункта 1.1 настоящего Приложения распространяются на отношения, возникшие до его заключения, но связанные с заключением Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3. В случае появления у Стороны сведений о фактическом или возможном нарушении другой Стороной, ее работниками, уполномоченными представителями или иными привлеченными ими лицами каких-либо положений пунктов 1.1.1-1.1.3 настоящего Приложения (далее – Нарушение коррупционной направленности), такая Сторона обязуется незамедлительно письменно уведомить другую Сторону об этом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Такое уведомление должно содержать указание на реквизиты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора, описание фактических обстоятельств, связанных с Нарушением коррупционной направленности, которые послужили основанием для направления уведомления. К уведомлению должны быть приложены подтверждающие документы и/или материалы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сторона, получившая уведомление, обеспечивает его конфиденциальное рассмотрение, а также направляет другой Стороне мотивированный ответ в течение 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(тридцати) календарных дней с даты получения уведомления. В случае несогласия Стороны, получившей уведомление, c предоставленными в уведомлении обстоятельствами, связанными с Нарушением коррупционной направленности, которые послужили основанием для направления уведомления и/или подтверждающими документами и/или материалами, в своем ответе она должна привести возражения в отношении направленных сведений о Нарушении коррупционной направленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.4. В случаях: а) получения Стороной от другой Стороны ответа, подтверждающего Нарушение коррупционной направленности, или б) отсутствия в полученном Стороной ответе от другой Стороны возражений в отношении направленных сведений о Нарушении коррупционной направленности, Сторона вправе расторгнуть Договор в одностороннем внесудебном порядке, направив письменное уведомление о расторжении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005918BF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В указанных случаях Договор считается расторгнутым по истечении 10 (десяти) календарных дней с даты получения другой Стороной соответствующего письменного уведомления о расторжении Договора. Сторона, по инициативе которой был расторгнут Договор, в соответствии с положениями настоящего пункта, вправе требовать возмещения реального ущерба, возникшего в результате такого расторжения Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...14 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="29DF5750" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...505 lines deleted...]
-    <w:p w14:paraId="7518BAD1" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597D19">
+      <w:r w:rsidRPr="005918BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Подписи Сторон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C3CDA6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4C7AD925" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="005918BF" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02B53E89" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Покупателя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2CD074" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1845E54F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>От Продавца:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009618CD" w:rsidRPr="00597D19" w14:paraId="4C67A53B" w14:textId="77777777" w:rsidTr="009618CD">
+      <w:tr w:rsidR="00FF3FB3" w:rsidRPr="005918BF" w:rsidTr="00FF3FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE94B4B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53FA3078" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40225C96" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0146BD0A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11CED43F" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46B11D6D" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13C2A7D8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DADBEF8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D83FE17" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BB7BBEE" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>________________ Ф.И.О.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B171CD" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+          <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00FF3FB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00597D19">
+            <w:r w:rsidRPr="005918BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F3AA785" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00C636E7" w:rsidRPr="005918BF" w:rsidRDefault="00C636E7" w:rsidP="00C636E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4839600C" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00597D19" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="00C636E7" w:rsidRPr="005918BF">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="195" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="195" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011C5FC5" w14:textId="77777777" w:rsidR="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB50A22" w14:textId="77777777" w:rsidR="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71D4A1E3" w14:textId="77777777" w:rsidR="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="af2"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
+    <w:pPr>
+      <w:pStyle w:val="af2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DC8A0AA" wp14:editId="24C86942">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B996A77" wp14:editId="37962276">
           <wp:extent cx="9526" cy="9526"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Рисунок 2"/>
+          <wp:docPr id="1" name="Рисунок 2"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:link="rId1"/>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="9526" cy="9526"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="05537981" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="002E0356" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:r w:rsidRPr="002E0356">
-[...1 lines deleted...]
-    </w:r>
     <w:r>
-      <w:t>_____</w:t>
-[...20 lines deleted...]
-      <w:t>__/</w:t>
+      <w:t>_____________________/_____________________/     ____________________/____________________/</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E68FD09" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="002E0356" w:rsidRDefault="004B20C7">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00110B39">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="af2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1531171477"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="009618CD" w:rsidRPr="002E0356">
+        <w:r w:rsidR="00FF3FB3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009618CD" w:rsidRPr="002E0356">
+        <w:r w:rsidR="00FF3FB3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="009618CD" w:rsidRPr="002E0356">
+        <w:r w:rsidR="00FF3FB3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00597D19">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="009618CD" w:rsidRPr="002E0356">
+        <w:r w:rsidR="00FF3FB3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="4CC044CB" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00A32147" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="af2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="59AFA53A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="00684B5A" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00684B5A">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>________________/________________/     ________________/________________/</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42629A08" w14:textId="77777777" w:rsidR="009618CD" w:rsidRDefault="009618CD">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="af2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FA90529" w14:textId="77777777" w:rsidR="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5359E342" w14:textId="77777777" w:rsidR="009618CD" w:rsidRDefault="009618CD" w:rsidP="009618CD">
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="377AD81A" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Пункт Договора не указывается в случае, если Покупатель не является физическим лицом.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7EC13016" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>К доходам физического лица относятся суммы неустойки, выплачиваемые Продавцом в соответствии с пунктами 6.4 и 6.6 Договора, согласно подпункту 10 пункта 1 статьи 208, статье 217, пункту 1 статьи 226 НК РФ, письма Минфина России от 27.08.2021 № 03-04-05/69276 (пункт 2), письма ФНС России от 17.07.2015 №</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">СА-4-7/12693@). </w:t>
+        <w:t xml:space="preserve">К доходам физического лица относятся суммы неустойки, выплачиваемые Продавцом в соответствии с пунктами 6.4 и 6.6 Договора, согласно подпункту 10 пункта 1 статьи 208, статье 217, пункту 1 статьи 226 НК РФ, письма Минфина России от 27.08.2021 № 03-04-05/69276 (пункт 2), письма ФНС России от 17.07.2015 № СА-4-7/12693@). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="545EC99B" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> Подключение – действие, последствием которого является передача информации между оборудованием Покупателя и инфраструктурой или средствами вычислительной техники (далее – СВТ) Продавца.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="536924D6" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> Оборудование – любые устройства, обладающие функционалом по обработке информации (включая ввод, хранение, отображение, поиск, передачу, коммутацию, управление), которые могут быть подключены к СВТ Продавца по интерфейсам (включая беспроводные), предназначенным для передачи данных.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="03B7044E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> Для договоров с физическими лицами слово «работников» удалить.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1F2CE0A8" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="af5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
-[...3 lines deleted...]
-        <w:t> Указывается должность, фамилия, имя, отчество представителя Продавца.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Здесь и далее – если применимо.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="17B348FA" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="af5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
-[...3 lines deleted...]
-        <w:t> Указывается наименование и реквизиты документа, на основании которого действует представитель Продавца.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Если иное не следует из других положений Договора, термин «конфликт интересов» понимается в значении, определенном в статье 10 Федерального закона от 25.12.2008 № 273-ФЗ «О противодействии коррупции».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="54035E49" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t> Указывается полное и сокращенное наименование Покупателя.</w:t>
+        <w:t xml:space="preserve"> Уведомление ПАО Сбербанк направляется в порядке, предусмотренном Договором, по адресу: 117997, Российская Федерация, г. Москва, ул. Вавилова, дом 19, Управление комплаенс ПАО Сбербанк.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2044EA97" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t> Указывается должность, фамилия, имя, отчество представителя Покупателя.</w:t>
+        <w:t xml:space="preserve"> Номер (при наличии), дата и заголовок (при наличии).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0EE8750E" w14:textId="77777777" w:rsidR="009618CD" w:rsidRPr="001026CE" w:rsidRDefault="009618CD" w:rsidP="009618CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3" w:rsidP="00C636E7">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026CE">
-[...1 lines deleted...]
-          <w:rStyle w:val="af5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t> Указывается наименование и реквизиты документа, на основании которого действует представитель Покупателя.</w:t>
-[...185 lines deleted...]
-      <w:r w:rsidRPr="001026CE">
+        <w:t xml:space="preserve"> К ним относятся показания участников и очевидцев событий, письменные документы, переписка посредством электронной почты, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001026CE">
+        <w:t>sms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Сбербанк на праве собственности.</w:t>
-[...563 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> и мессенджеров, аудио- и видеозаписи и т.п.</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t> По требованию контрагента срок может быть скорректирован в сторону увеличения (максимально до 30 календарных дней).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FF3FB3" w:rsidRDefault="00FF3FB3">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BA3A71"/>
+    <w:nsid w:val="08096ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CC186F2C"/>
-    <w:lvl w:ilvl="0" w:tplc="E0049BF0">
+    <w:tmpl w:val="58AE932E"/>
+    <w:lvl w:ilvl="0" w:tplc="E3AA7040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="3.1.%1."/>
+      <w:lvlText w:val="4.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B68A6802">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74126DFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="371A5A92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0CBE2FA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B69E77CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DCEAAC2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E118DDB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C5C48D58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A82FA2"/>
+    <w:nsid w:val="0DF4753B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DBB09C4C"/>
-[...224 lines deleted...]
-    <w:tmpl w:val="5ABA0D7C"/>
+    <w:tmpl w:val="BF444670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1815" w:hanging="1095"/>
+        <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...119 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:ind w:left="1250" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2138" w:hanging="720"/>
+        <w:ind w:left="1855" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2847" w:hanging="720"/>
+        <w:ind w:left="1855" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3916" w:hanging="1080"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4625" w:hanging="1080"/>
+        <w:ind w:left="2850" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5694" w:hanging="1440"/>
+        <w:ind w:left="3564" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6403" w:hanging="1440"/>
+        <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="1800"/>
+        <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AC21E9"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F916435"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1C6249CA"/>
+    <w:tmpl w:val="83967188"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="8"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...3 lines deleted...]
-        <w:i w:val="0"/>
+        <w:ind w:left="1533" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
-[...132 lines deleted...]
-      <w:start w:val="1"/>
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5540" w:hanging="720"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1782" w:hanging="720"/>
+        <w:ind w:left="1260" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2496" w:hanging="1080"/>
+        <w:ind w:left="1800" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2850" w:hanging="1080"/>
+        <w:ind w:left="1980" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3564" w:hanging="1440"/>
+        <w:ind w:left="2520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3918" w:hanging="1440"/>
+        <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4632" w:hanging="1800"/>
+        <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210F68E3"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B107A7B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="409C049C"/>
+    <w:tmpl w:val="F820939E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.6.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3518" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.6.5.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.6.5.1.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DD07A20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A418CBD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3518" w:hanging="540"/>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3693" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlText w:val="1.6.9.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1855" w:hanging="720"/>
+        <w:ind w:left="2205" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1855" w:hanging="720"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2496" w:hanging="1080"/>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2850" w:hanging="1080"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3564" w:hanging="1440"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3918" w:hanging="1440"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4632" w:hanging="1800"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232F74DA"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20D24F5A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BE7C52A4"/>
-[...454 lines deleted...]
-    <w:tmpl w:val="0A9E8DCC"/>
+    <w:tmpl w:val="A9BAB478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val="%1%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -22733,1033 +20219,1685 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36B75371"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F91B61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25C2CAA6"/>
+    <w:lvl w:ilvl="0" w:tplc="E9EA4CBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7778BBAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2BC8F0D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1D56F342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E362C048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="03260470">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9A6824D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3AD2FCC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DA5221D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A993393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B09E4876"/>
+    <w:lvl w:ilvl="0" w:tplc="49CC7CAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FAD2F386">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1FD44B86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B142E6F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3A6CA666">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44ACD920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="273EC762">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="91063B2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A6EADBDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BE756C8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9AA06CB0"/>
+    <w:tmpl w:val="04FEF956"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="894" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1782" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC97F47"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB0E0422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3518" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.6.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.6.5.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.6.5.1.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D975F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C7667FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="894" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5540" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1782" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41117430"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9518325A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6434" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="1190" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2858" w:hanging="720"/>
+        <w:ind w:left="2990" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3927" w:hanging="720"/>
+        <w:ind w:left="4125" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5356" w:hanging="1080"/>
+        <w:ind w:left="5620" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6425" w:hanging="1080"/>
+        <w:ind w:left="6755" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7854" w:hanging="1440"/>
+        <w:ind w:left="8250" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8923" w:hanging="1440"/>
+        <w:ind w:left="9385" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="10352" w:hanging="1800"/>
+        <w:ind w:left="10880" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DD071A"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="473C7F23"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2C7869D6"/>
+    <w:tmpl w:val="569CF340"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2592" w:hanging="360"/>
+        <w:ind w:left="1152" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5184" w:hanging="720"/>
+        <w:ind w:left="1944" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7416" w:hanging="720"/>
+        <w:ind w:left="2556" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="10008" w:hanging="1080"/>
+        <w:ind w:left="3528" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="12240" w:hanging="1080"/>
+        <w:ind w:left="4140" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="14832" w:hanging="1440"/>
+        <w:ind w:left="5112" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="17064" w:hanging="1440"/>
+        <w:ind w:left="5724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="19656" w:hanging="1800"/>
+        <w:ind w:left="6696" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B855FA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D460F34"/>
+    <w:lvl w:ilvl="0" w:tplc="91AACD14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5321" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="187A7230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6041" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2BAEF940">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6761" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CE2E77CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7481" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E3888796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8201" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="28EC3CB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8921" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D8967622">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9641" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5BAE8BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10361" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9134E5E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="11081" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FCD35C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F800312"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="792" w:hanging="432"/>
-      </w:pPr>
+        <w:ind w:left="1254" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1224" w:hanging="504"/>
-      </w:pPr>
+        <w:ind w:left="2148" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1728" w:hanging="648"/>
-      </w:pPr>
+        <w:ind w:left="2862" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2232" w:hanging="792"/>
-      </w:pPr>
+        <w:ind w:left="3936" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2736" w:hanging="936"/>
-      </w:pPr>
+        <w:ind w:left="4650" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="1080"/>
-      </w:pPr>
+        <w:ind w:left="5724" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3744" w:hanging="1224"/>
-      </w:pPr>
+        <w:ind w:left="6438" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="1440"/>
-      </w:pPr>
+        <w:ind w:left="7512" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...291 lines deleted...]
-    <w:nsid w:val="3ABF7423"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58AA29D9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5C5EF33E"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="C9009866"/>
+    <w:tmpl w:val="20467AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1260" w:hanging="1260"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="1.%2."/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1969" w:hanging="1260"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="1.1.%3."/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2678" w:hanging="1260"/>
+        <w:ind w:left="2138" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3387" w:hanging="1260"/>
+        <w:ind w:left="2847" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4096" w:hanging="1260"/>
+        <w:ind w:left="3916" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4805" w:hanging="1260"/>
+        <w:ind w:left="4625" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5694" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432F2CD4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A39140E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E710ECBC"/>
+    <w:tmpl w:val="94E80A82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5837D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82A21172"/>
+    <w:lvl w:ilvl="0" w:tplc="B2C23D4A">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A6DA9E2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6EFEA2F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DE282A3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1116EECE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D850F84A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE1EFBF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FDA8AB9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AE9E83C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA2578C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A8C4118"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3518" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.1.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CA4EBD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9FA403F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2847" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3916" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4625" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5694" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6403" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC71F13"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="500AE4CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2847" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3916" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4625" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5694" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6403" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F629BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1098FF5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -23825,3023 +21963,299 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F36D7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F22C1A34"/>
+    <w:lvl w:ilvl="0" w:tplc="90D49172">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="5.2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...440 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2E920F44">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6041" w:hanging="360"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23BC52F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6761" w:hanging="180"/>
+        <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2836E2FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7481" w:hanging="360"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71066E1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8201" w:hanging="360"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BBC4E37E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8921" w:hanging="180"/>
+        <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1D9C3C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9641" w:hanging="360"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08FC0822">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="10361" w:hanging="360"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3B76A078">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="11081" w:hanging="180"/>
+        <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...2185 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="217670030">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1318415304">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="20859854">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1294553493">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1446996945">
-[...113 lines deleted...]
-  <w:num w:numId="43" w16cid:durableId="466775655">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0075694C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008B00C6"/>
+    <w:rsidRoot w:val="00C636E7"/>
+    <w:rsid w:val="00110B39"/>
+    <w:rsid w:val="002978A6"/>
+    <w:rsid w:val="00351DF2"/>
+    <w:rsid w:val="004E5D48"/>
+    <w:rsid w:val="00557B50"/>
+    <w:rsid w:val="005918BF"/>
     <w:rsid w:val="00930A8B"/>
-    <w:rsid w:val="009618CD"/>
-    <w:rsid w:val="00C60D1C"/>
+    <w:rsid w:val="009868B1"/>
+    <w:rsid w:val="00AA689E"/>
     <w:rsid w:val="00C631C3"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rsid w:val="00C97523"/>
+    <w:rsid w:val="00CB67D7"/>
+    <w:rsid w:val="00CE3CC4"/>
     <w:rsid w:val="00D95CFA"/>
+    <w:rsid w:val="00E446DA"/>
+    <w:rsid w:val="00FF3FB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45C2901D"/>
+  <w14:docId w14:val="48C87CE3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1D0B71E0-D8B9-4819-813D-CE70966569DD}"/>
+  <w15:docId w15:val="{8C54E55F-6353-4ED4-BFAF-F0C977EA4947}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27065,1250 +22479,12923 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="59"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="59"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
-    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="59"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="11"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="142"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a2">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a3">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a4">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
+    <w:name w:val="Caption Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="35"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="200"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название объекта Знак"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="12">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="24">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-1">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="91ACDC" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B286" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CACACA" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFDA6A" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9EC4E6" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AAD190" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE3F3" w:themeColor="accent1" w:themeTint="32" w:fill="DAE3F3" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE3F3" w:themeColor="accent1" w:themeTint="32" w:fill="DAE3F3" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-5">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent1" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent1" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent5" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent5" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-6">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-7">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A0B7E1" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent1" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A0B7E1" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-10">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-20">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-30">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:fill="9BC2E5" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-40">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-50">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent1" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:fill="9BC2E5" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:fill="9BC2E5" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:fill="9BC2E5" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:fill="9BC2E5" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:fill="9BC2E5" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-60">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-70">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent1" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent5" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9BC2E5" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4D2EC" w:themeColor="accent1" w:themeTint="50" w:fill="C4D2EC" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4D2EC" w:themeColor="accent1" w:themeTint="50" w:fill="C4D2EC" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent1" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="537DC8" w:themeColor="accent1" w:themeTint="EA" w:fill="537DC8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4D2EC" w:themeColor="accent1" w:themeTint="50" w:fill="C4D2EC" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4D2EC" w:themeColor="accent1" w:themeTint="50" w:fill="C4D2EC" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent5" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent5" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent5" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="9BC2E5" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="850"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1417"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1701"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1984"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="header"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="510">
     <w:name w:val="Заголовок 51"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="12">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="14">
     <w:name w:val="Нет списка1"/>
     <w:next w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="Знак,Текст сноски Знак2,Текст сноски Знак1 Знак,Текст сноски Знак Знак Знак,Текст сноски Знак Знак Знак Знак Знак,Текст сноски Знак Знак1 Знак,Текст сноски Знак1 Знак Знак Знак,Текст сноски Знак Знак Знак Знак Знак Знак Знак,fn,FT,ft"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="Текст сноски Знак"/>
-    <w:aliases w:val="Знак Знак,Текст сноски Знак2 Знак,Текст сноски Знак1 Знак Знак,Текст сноски Знак Знак Знак Знак,Текст сноски Знак Знак Знак Знак Знак Знак,Текст сноски Знак Знак1 Знак Знак,Текст сноски Знак1 Знак Знак Знак Знак,fn Знак,FT Знак,ft Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="ac"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="af9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="af8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="afa">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="af0"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
     <w:name w:val="Основной текст с отступом Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="af"/>
+    <w:link w:val="afa"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="afd"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Текст Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="af1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
+  <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="1,UL,Абзац маркированнный,Bullet Number"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="af4"/>
+    <w:link w:val="aff"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Обычный1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
-      <w:snapToGrid w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="307" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af5">
+  <w:style w:type="character" w:styleId="aff0">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="Знак сноски 1,Знак сноски-FN,Iiaienu1 Знак2,Oaeno1 Знак2,Текст1 Знак2,Òåêñò1 Знак2,bt Знак2,OT-EA Знак1,Iiaienu1 Знак Знак1,Oaeno1 Знак Знак1,Текст1 Знак Знак1,Òåêñò1 Знак Знак1,bt Знак Знак1,Основной текст Знак2,OT-ИВ Знак2,OT-ÈÂ Зн,fr,o"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle36">
     <w:name w:val="Font Style36"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="aff1">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="aff2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff2">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="aff1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af8">
+  <w:style w:type="paragraph" w:styleId="aff3">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="af9"/>
+    <w:link w:val="aff4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="Текст концевой сноски Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="aff3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afa">
+  <w:style w:type="character" w:styleId="aff5">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="20">
+  <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="21"/>
+    <w:link w:val="27"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="20"/>
+    <w:link w:val="26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="22">
+  <w:style w:type="paragraph" w:styleId="28">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="23"/>
+    <w:link w:val="29"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="22"/>
+    <w:link w:val="28"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afb">
+  <w:style w:type="character" w:styleId="aff6">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afc">
+  <w:style w:type="paragraph" w:styleId="aff7">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="ab"/>
-[...1 lines deleted...]
-    <w:link w:val="afd"/>
+    <w:basedOn w:val="af6"/>
+    <w:next w:val="af6"/>
+    <w:link w:val="aff8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="Тема примечания Знак"/>
-    <w:basedOn w:val="ac"/>
-    <w:link w:val="afc"/>
+    <w:basedOn w:val="af7"/>
+    <w:link w:val="aff7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="aff9">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="blk3">
     <w:name w:val="blk3"/>
     <w:basedOn w:val="a2"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:vanish w:val="0"/>
-      <w:webHidden w:val="0"/>
-      <w:specVanish w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff">
+  <w:style w:type="character" w:styleId="affa">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
     <w:name w:val="Нумерованный список уровень 1"/>
-    <w:basedOn w:val="af3"/>
-    <w:link w:val="16"/>
+    <w:basedOn w:val="afe"/>
+    <w:link w:val="18"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="432"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="80" w:after="80"/>
       <w:ind w:left="432" w:hanging="432"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2a">
     <w:name w:val="Нумерованный список уровень 2"/>
-    <w:basedOn w:val="af3"/>
+    <w:basedOn w:val="afe"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:after="80"/>
       <w:ind w:left="1224" w:hanging="504"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
     <w:name w:val="Нумерованный список уровень 1 Знак"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="15"/>
-    <w:rsid w:val="009618CD"/>
+    <w:link w:val="17"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
     <w:name w:val="Абзац списка Знак"/>
-    <w:aliases w:val="1 Знак,UL Знак,Абзац маркированнный Знак,Bullet Number Знак"/>
-    <w:link w:val="af3"/>
+    <w:link w:val="afe"/>
     <w:uiPriority w:val="34"/>
-    <w:locked/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle16">
     <w:name w:val="Font Style16"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affb">
     <w:name w:val="Îáû÷íûé"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff1">
+  <w:style w:type="table" w:styleId="affc">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff2">
+  <w:style w:type="paragraph" w:styleId="affd">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-142" w:right="-2" w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="Название документа"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="400" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
     <w:name w:val="Раздел"/>
-    <w:basedOn w:val="aff3"/>
-    <w:rsid w:val="009618CD"/>
+    <w:basedOn w:val="affe"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="num" w:pos="1969"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="100" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Статья 1"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="Статья 2"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
     <w:name w:val="Список1"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="aff3"/>
+    <w:next w:val="affe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="18">
+  <w:style w:type="table" w:customStyle="1" w:styleId="1a">
     <w:name w:val="Сетка таблицы1"/>
     <w:basedOn w:val="a3"/>
-    <w:next w:val="aff1"/>
+    <w:next w:val="affc"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="110">
     <w:name w:val="Сетка таблицы11"/>
     <w:basedOn w:val="a3"/>
-    <w:next w:val="aff1"/>
+    <w:next w:val="affc"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="510">
+  <w:style w:type="character" w:customStyle="1" w:styleId="511">
     <w:name w:val="Заголовок 5 Знак1"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
+  <w:style w:type="paragraph" w:styleId="affe">
     <w:name w:val="List"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff4">
+  <w:style w:type="character" w:styleId="afff">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="111">
     <w:name w:val="Заголовок 11"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="112">
     <w:name w:val="Заголовок 1 Знак1"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009618CD"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2b">
+    <w:name w:val="Абзац списка2"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00C636E7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://9685E8FB4A11CCA910051771D5EA87D1.dms.sberbank.ru/9685E8FB4A11CCA910051771D5EA87D1-108BE419061DA56769B9BD1062D5CEF7-16BC11B1CCF7B3C4ABCECB7C0D268CB2/1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -28533,70 +35620,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>35793</Characters>
+  <Pages>17</Pages>
+  <Words>6497</Words>
+  <Characters>37037</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>298</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>308</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ПАО Сбербанк России</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41989</CharactersWithSpaces>
+  <CharactersWithSpaces>43448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Усманова Мария Васильевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>