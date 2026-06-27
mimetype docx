--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,66 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="641CAC25" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+    <w:p w14:paraId="641CAC25" w14:textId="37267D26" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Приложение 3</w:t>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="00B401F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B04F61C" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к информационному сообщению</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486274E0" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9923"/>
@@ -311,166 +320,110 @@
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Казенное предприятие Нижегородской области </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">» (сокращенное наименование </w:t>
+        <w:t xml:space="preserve">«Регнедвижимость» (сокращенное наименование </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02D"/>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> КП НО «</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">»), именуемое в дальнейшем </w:t>
+        <w:t xml:space="preserve"> КП НО «Регнедвижимость»), именуемое в дальнейшем </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Продавец»</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в лице</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">генерального директора </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Андрея Владимировича</w:t>
+        <w:t>генерального директора Лачугина Андрея Владимировича</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, действующего на основании Устава, с одной стороны, и </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________,</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> именуемый в дальнейшем </w:t>
@@ -887,98 +840,75 @@
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>перативное управление, дата и номер гос. регистрации 52:18:0060024:196-52/160/2025-2 от 29.07.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC006FF" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Правообладатель: КП НО «</w:t>
-[...15 lines deleted...]
-        <w:t>», ИНН: 5260073850.</w:t>
+        <w:t>Правообладатель: КП НО «Регнедвижимость», ИНН: 5260073850.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0469BE0E" w14:textId="2E437C3A" w:rsidR="005A3FC4" w:rsidRPr="00E00577" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ограничения прав и обременения объекта недвижимости: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>н</w:t>
-[...6 lines deleted...]
-        <w:t>ежилое помещение</w:t>
+        <w:t>нежилое помещение</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> наход</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">тся в здании объекта культурного наследия регионального значения (приказ управления государственной охраны культурного наследия Нижегородской области от №61 от 26.12.2025 (Литер Б).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ACE105" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
@@ -1304,98 +1234,75 @@
         </w:rPr>
         <w:t>перативное управление, дата и номер гос. регистрации 52:18:0060024:197-52/296/2025-2 от 29.07.2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71954D0C" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Правообладатель: КП НО «</w:t>
-[...15 lines deleted...]
-        <w:t>», ИНН: 5260073850.</w:t>
+        <w:t>Правообладатель: КП НО «Регнедвижимость», ИНН: 5260073850.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD14BFD" w14:textId="10B6215A" w:rsidR="005A3FC4" w:rsidRPr="00E00577" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ограничения прав и обременения объекта недвижимости: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>н</w:t>
-[...6 lines deleted...]
-        <w:t>ежилое помещение</w:t>
+        <w:t>нежилое помещение</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> наход</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">тся в здании объекта культурного наследия регионального значения (приказ управления государственной охраны культурного наследия Нижегородской области от №61 от 26.12.2025 (Литер Б).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615D23A4" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
@@ -1719,67 +1626,51 @@
         </w:rPr>
         <w:t>перативное управление, дата и номер гос. регистрации 52:18:0060024:512-52/159/2025-2 от 09.12.2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F101CBB" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Правообладатель: КП НО «</w:t>
-[...15 lines deleted...]
-        <w:t>», ИНН: 5260073850.</w:t>
+        <w:t>Правообладатель: КП НО «Регнедвижимость», ИНН: 5260073850.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782AE63B" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ограничения прав и обременения объекта недвижимости: не зарегистрировано.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CF5D65" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="00E00577" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2102,67 +1993,51 @@
         </w:rPr>
         <w:t>перативное управление, дата и номер гос. регистрации 52:18:0060024:66-52/279/2026-2 от 12.03.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6CD1C0" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Правообладатель: КП НО «</w:t>
-[...15 lines deleted...]
-        <w:t>», ИНН: 5260073850.</w:t>
+        <w:t>Правообладатель: КП НО «Регнедвижимость», ИНН: 5260073850.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E911250" w14:textId="4E0D3C23" w:rsidR="005A3FC4" w:rsidRPr="000A6C82" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ограничения прав и обременения объекта недвижимости: Нежилое здание отнесено к объектам культурного наследия регионального значения (приказ управления государственной охраны культурного наследия Нижегородской области от 09.04.2026 № 37)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2452,67 +2327,51 @@
         </w:rPr>
         <w:t>перативное управление, дата и номер гос. регистрации 52:15:0080207:247-52/302/2023-6 от 20.10.2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40551C96" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Правообладатель: КП НО «</w:t>
-[...15 lines deleted...]
-        <w:t>», ИНН: 5260073850.</w:t>
+        <w:t>Правообладатель: КП НО «Регнедвижимость», ИНН: 5260073850.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBB4782" w14:textId="7608F4BB" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ограничения прав и обременения объекта недвижимости: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
@@ -2697,69 +2556,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Объектов</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">КП НО </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...17 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>«Регнедвижимость»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИНН: 5260073850</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2941,69 +2782,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6127">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6127">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> литер А является объектом культурного наследия регионального значения «Дом </w:t>
-[...17 lines deleted...]
-        <w:t>»</w:t>
+        <w:t xml:space="preserve"> литер А является объектом культурного наследия регионального значения «Дом В.К.Мичурина»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B3D8BF" w14:textId="51C1D79E" w:rsidR="005A3FC4" w:rsidRPr="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3179,133 +3002,101 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">от 26.12.2025; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD25857" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="00D16AE6" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16AE6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Дом </w:t>
-[...15 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>«Дом В.К.Мичурина»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16AE6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по адресу: г. Нижний Новгород, ул. Рождественская, д.49 литер А </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16AE6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">приказ № 37 от 09.04.2026; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6393C411" w14:textId="0C4C2203" w:rsidR="005A3FC4" w:rsidRPr="005D6127" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16AE6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Дом купца </w:t>
-[...15 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>«Дом купца К.В.Кузнецова»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по адресу: </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нижегородская область, г. Городец, ул. Максима Горького, д.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3561,345 +3352,560 @@
         </w:rPr>
         <w:t xml:space="preserve"> рабочих дней с даты оплаты Покупателем полной стоимости Объектов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4EA22A" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обязательство Продавца передать Объекты Покупателю считается исполненным после передачи Объектов Покупателю и подписания Сторонами акта приема-передачи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202E107B" w14:textId="223B0FFC" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+    <w:p w14:paraId="202E107B" w14:textId="1F7FB947" w:rsidR="005A3FC4" w:rsidRPr="00CA16C0" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FAFEBFD" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>После передачи Объекта №4 Покупателю Продавец освобождает Объект №4 в сро</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60F94" w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A4A" w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>позднее</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30 апреля 2027 года. Указанное условие не может быть изменено в одностороннем порядке по инициативе Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2985B5" w14:textId="5BEADD29" w:rsidR="00202651" w:rsidRPr="00CA16C0" w:rsidRDefault="00202651" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P39"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7AFD34BB" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Продавец несет расходы по содержанию Объекта №4 до даты его фактического освобождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAFEBFD" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="P39"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.3. Представить документы и осуществить все действия, необходимые для государственной </w:t>
+      </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2.2. Покупатель обязан:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EDCD262" w14:textId="53645CAE" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+        <w:t>регистрации перехода права собственности на Объекты в ЕГРН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD34BB" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.2.1. Уплатить цену Договора (п.</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="587FDB88" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+        <w:t>2.2. Покупатель обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDCD262" w14:textId="53645CAE" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.2.2. Перед подписанием акта приема-передачи осмотреть </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="3C15D9C2" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+        <w:t>2.2.1. Уплатить цену Договора (п.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. Договора) в порядке и на условиях, предусмотренных п. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2 Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587FDB88" w14:textId="0933A71D" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...24 lines deleted...]
-    <w:p w14:paraId="2D4FA9CA" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.2. Перед подписанием акта приема-передачи осмотреть </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Объекты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и проверить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> состояние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541F67CF" w14:textId="1497FE6E" w:rsidR="003D2388" w:rsidRPr="00CA16C0" w:rsidRDefault="003D2388" w:rsidP="003D2388">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="64317AB4" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+      <w:r w:rsidRPr="00FB39E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">После передачи Объекта №4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00660453" w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Продавцом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Покупатель не претендует на пользование занимаемыми помещениями в Объекте №4 в срок до 30 апреля 2027 года. Указанное условие не может быть изменено в одностороннем порядке по инициативе Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F67F1B6" w14:textId="7D5B582F" w:rsidR="003D2388" w:rsidRPr="00CA16C0" w:rsidRDefault="003D2388" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="593D40CD" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="00326D42" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.4. Не препятствовать в доступе в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Объект №4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00660453" w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Продавцу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в срок до 30 апреля 2027 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C15D9C2" w14:textId="1775D2D7" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="003D2388" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t>2.2.6. В отношении Объекта №1, Объекта №2, Объекта №3, Объекта №4, Объекта №5 Покупатель обязан:</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P45"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.5</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4" w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Представить документы и осуществить все действия, необходимые для государственной регистрации перехода права собственности на Объекты в ЕГРН</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4" w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4FA9CA" w14:textId="34910BD5" w:rsidR="005A3FC4" w:rsidRDefault="003D2388" w:rsidP="005A3FC4">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.6</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. С </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4" w:rsidRPr="00326D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>момента подписания акта-приема-передачи выполнять требования, предусмотренные охранными обязательствами в отношении Объекта №1, Объекта №2, Объекта №3, Объекта №4, Объекта №5, соблюдать порядок и условия их выполнения, соблюдать требования к сохранению объектов культурного наследия, включенных в единый государственный реестр объектов культурного наследия (памятников истории и культуры) народов Российской Федерации, которые предусматривают консервацию, ремонт, реставрацию объектов культурного наследия, приспособление для современного использования объектов культурного наследия либо сочетание указанных мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64317AB4" w14:textId="3F3C9732" w:rsidR="005A3FC4" w:rsidRDefault="003D2388" w:rsidP="005A3FC4">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.7</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4" w:rsidRPr="00326D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Использовать Объекты исключительно в соответствии с действующими градостроительными регламентами, установленными в отношении земельных участков, на которых расположены Объекты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593D40CD" w14:textId="2E8895A6" w:rsidR="005A3FC4" w:rsidRPr="00326D42" w:rsidRDefault="003D2388" w:rsidP="005A3FC4">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.8</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FC4" w:rsidRPr="00326D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. В отношении Объекта №1, Объекта №2, Объекта №3, Объекта №4, Объекта №5 Покупатель обязан:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEBEA84" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="0084354C" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084354C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в течение 6 (шести) месяцев со дня утверждения охранного обязательства приказом Управления получить задание на проведение работ по сохранению объекта культурного наследия (на разработку проектной документации) в соответствии с порядком, утвержденным приказом Министерства культуры Российской Федерации от 08.07.2016 № 1278;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E908EF5" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="0084354C" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
@@ -3986,51 +3992,60 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в течение 36 (тридцати шести) месяцев со дня утверждения охранного обязательства приказом Управления установить информационную надпись и обозначение на фасаде Объекта культурного наследия, содержащую информацию об объекте культурного наследия. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A86D3D9" w14:textId="744FE272" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3. Стороны обязуются подать в орган, осуществляющий государственную регистрацию прав, документы для государственной регистрации Договора в течение 5 (пяти) рабочих дней с даты выполнения Покупателем условий п. </w:t>
+        <w:t xml:space="preserve">2.3. Стороны обязуются подать в орган, осуществляющий государственную регистрацию прав, документы для государственной регистрации Договора в течение 5 (пяти) рабочих дней с даты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">выполнения Покупателем условий п. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A03F4" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4544,83 +4559,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> до 31.10.2026 выполнить работы, связанные с содержанием Объект</w:t>
       </w:r>
       <w:r w:rsidR="000568C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>а №1, Объекта №2, Объекта №3, Объекта №4</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA50B6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> – объектов культурного наследия, которые включают в себя </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA50B6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">локальный ремонт штукатурного и красочного слоев, устранение локальных повреждений, защитную окраску кровли, свесов, навесов, козырьков, оконных отливов, </w:t>
-[...31 lines deleted...]
-        <w:t>, лотков), очистку от загрязнений</w:t>
+        <w:t>локальный ремонт штукатурного и красочного слоев, устранение локальных повреждений, защитную окраску кровли, свесов, навесов, козырьков, оконных отливов, окрытие архитектурных деталей, локальный ремонт входной группы (лестниц, площадок, козырьков) и водосточной системы (труб, воронок, колен, отметов, лотков), очистку от загрязнений</w:t>
       </w:r>
       <w:r w:rsidR="000568C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA50B6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FC3ED5" w14:textId="77777777" w:rsidR="000568C6" w:rsidRPr="00810AD5" w:rsidRDefault="000568C6" w:rsidP="000568C6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1069" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4883,51 +4866,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> культурного наследия, включая задани</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на проведение работ по сохранению объект</w:t>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>проведение работ по сохранению объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> культурного наследия, разрешени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4980,60 +4971,51 @@
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>бъект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> культурного наследия, должно осуществляться в соответствии с требованиями Градостроительного кодекса </w:t>
-[...8 lines deleted...]
-        <w:t>Российской Федерации, в том числе при наличии выданного органом охраны объектов культурного наследия разрешения на строительство. Подтверждением выполнения таких работ является выданное органом охраны объектов культурного наследия разрешение на ввод объекта в эксплуатацию.</w:t>
+        <w:t xml:space="preserve"> культурного наследия, должно осуществляться в соответствии с требованиями Градостроительного кодекса Российской Федерации, в том числе при наличии выданного органом охраны объектов культурного наследия разрешения на строительство. Подтверждением выполнения таких работ является выданное органом охраны объектов культурного наследия разрешение на ввод объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E65628" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.2.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5383,108 +5365,108 @@
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.4.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Приемка выполненных работ по сохранению объекта культурного наследия осуществляется органом охраны объектов культурного наследия. По результатам приемки работ по сохранению объекта культурного наследия орган охраны объектов культурного наследия составляет акт приемки выполненных работ по сохранению объекта культурного наследия, включенного в Единый государственный реестр объектов культурного наследия. </w:t>
+        <w:t xml:space="preserve">Приемка выполненных работ по сохранению объекта культурного наследия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">осуществляется органом охраны объектов культурного наследия. По результатам приемки работ по сохранению объекта культурного наследия орган охраны объектов культурного наследия составляет акт приемки выполненных работ по сохранению объекта культурного наследия, включенного в Единый государственный реестр объектов культурного наследия. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75709C80" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.4.7.</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">В течение 5 (пяти) рабочих дней с даты получения </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Покупателем</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> зарегистрированного </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">органом охраны объектов культурного наследия акта приемки работ Покупатель письменно уведомляет Продавца о приемке работ с приложением копии соответствующего акта приемки работ выполненных работ по сохранению объекта культурного наследия. </w:t>
+        <w:t xml:space="preserve"> зарегистрированного органом охраны объектов культурного наследия акта приемки работ Покупатель письменно уведомляет Продавца о приемке работ с приложением копии соответствующего акта приемки работ выполненных работ по сохранению объекта культурного наследия. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C30DF7F" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5967,51 +5949,60 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1. За нарушение сроков оплаты, предусмотренных п. 3.2. Договора, Продавец вправе потребовать от Покупателя уплатить неустойку (пени) за каждый день просрочки в размере одной трехсотой ключевой ставки ЦБ РФ, действующей на каждый день просрочки, от неуплаченной суммы.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C1A261" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5.2. За нарушение Продавцом срока передачи Объекта Покупатель вправе потребовать от Продавца уплатить неустойку (пени) за каждый день просрочки в размере одной трехсотой ключевой ставки ЦБ РФ, действующей на каждый день просрочки, от цены Договора (стоимости Объект</w:t>
+        <w:t xml:space="preserve">5.2. За нарушение Продавцом срока передачи Объекта Покупатель вправе потребовать от Продавца уплатить неустойку (пени) за каждый день просрочки в размере одной трехсотой ключевой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000929B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ставки ЦБ РФ, действующей на каждый день просрочки, от цены Договора (стоимости Объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147F6A56" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6124,60 +6115,51 @@
         </w:rPr>
         <w:t>Покупателя</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> уплатить неустойку (пени) за каждый день просрочки в размере одной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>тысячной</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ключевой ставки ЦБ РФ, действующей на каждый день просрочки, от цены Договора </w:t>
-[...8 lines deleted...]
-        <w:t>(стоимости Объект</w:t>
+        <w:t xml:space="preserve"> ключевой ставки ЦБ РФ, действующей на каждый день просрочки, от цены Договора (стоимости Объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771F2BE6" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
@@ -6684,51 +6666,50 @@
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62EC611F" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.1. Право собственности на каждый приобретаемый Объект переходит к Покупателю с момента государственной регистрации перехода права собственности в органе, осуществляющем государственную регистрацию прав.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2156D5E1" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>9.2. До заключения Договора Покупатель ознакомился с состоянием Объектов, технической документацией к ним, а также с охранным обязательством и паспортом каждого объекта культурного наследия.</w:t>
       </w:r>
@@ -7079,71 +7060,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3FC4" w:rsidRPr="000929B7" w14:paraId="74EF1D0D" w14:textId="77777777" w:rsidTr="007D31F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256AE236" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>КП НО «</w:t>
-[...19 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>КП НО «Регнедвижимость»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="10750936" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3FC4" w:rsidRPr="000929B7" w14:paraId="01C85F06" w14:textId="77777777" w:rsidTr="007D31F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
@@ -7276,176 +7237,161 @@
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>БИК: 042202803</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CAD632" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Корр</w:t>
-[...7 lines deleted...]
-              <w:t>/счет 30101810700000000803</w:t>
+              <w:t>Корр/счет 30101810700000000803</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7487EE5D" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон: (831) 215-66-26</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD05A73" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронная почта:</w:t>
             </w:r>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>kpdom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ru</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D2AC092" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3FC4" w:rsidRPr="000929B7" w14:paraId="1AD457CD" w14:textId="77777777" w:rsidTr="007D31F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
@@ -7495,98 +7441,70 @@
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72A85827" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">______________________ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> А.В.                                                 </w:t>
+              <w:t xml:space="preserve">______________________ Лачугин А.В.                                                 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F4AD098" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="34313DF2" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="602247E0" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7670,114 +7588,53 @@
           </w:p>
           <w:p w14:paraId="0000AC17" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34D692C6" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26C9740C" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
+          <w:p w14:paraId="283ED2E6" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="00CA16C0">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
-              <w:jc w:val="center"/>
-[...59 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D2D8020" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2598FDF1" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7806,150 +7663,64 @@
           </w:p>
           <w:p w14:paraId="786DA0FB" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20C5AC01" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A646EB7" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
+          <w:p w14:paraId="6D7CD383" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="00CA16C0">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59F83FD7" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
+          <w:p w14:paraId="7C47052C" w14:textId="77777777" w:rsidR="00CA16C0" w:rsidRDefault="00CA16C0" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
-              <w:jc w:val="center"/>
-[...83 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="559E1491" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -8205,145 +7976,85 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AF5C298" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Казенное предприятие Нижегородской области «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>Казенное предприятие Нижегородской области «Регнедвижимость»</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (сокращенное наименование - КП НО </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>«Регнедвижимость»</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), именуемое в дальнейшем «Продавец», в лице </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">генерального директора </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Андрея Владимировича</w:t>
+        <w:t>генерального директора Лачугина Андрея Владимировича</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, действующего на основании Устава, с одной стороны, и </w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________ именуемый в дальнейшем «Покупатель»</w:t>
       </w:r>
       <w:r w:rsidRPr="000929B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с другой стороны, именуемые вместе «Стороны», а по отдельности «Сторона», составили настоящий акт приема-передачи о нижеследующем: Продавец в соответствии с договором купли-продажи нежилых зданий от_____________ 202_г. продал, а Покупатель купил (принял в собственность) нежилые здания: __________________________________________________________________________________________________________________________________________________________________________ (далее – Объекты).</w:t>
@@ -8638,71 +8349,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3FC4" w:rsidRPr="000929B7" w14:paraId="73DE097F" w14:textId="77777777" w:rsidTr="007D31F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="372D66BA" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>КП НО «</w:t>
-[...19 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>КП НО «Регнедвижимость»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63CABDBE" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3FC4" w:rsidRPr="000929B7" w14:paraId="51AFD3D2" w14:textId="77777777" w:rsidTr="007D31F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
@@ -8816,164 +8507,142 @@
               <w:t>Р/с: 40602810100000000658</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68D65000" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>БИК: 044525823</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C7F6CE" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Корр</w:t>
-[...7 lines deleted...]
-              <w:t>/счет 30101810200000000823</w:t>
+              <w:t>Корр/счет 30101810200000000823</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1253F868" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    Телефон: (831) 215-66-26</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A6D70C5" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронная почта:</w:t>
             </w:r>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>kpdom</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>.ru</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="138C0362" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D6A7F3E" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9022,98 +8691,70 @@
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D506C29" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">______________________ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> А.В.</w:t>
+              <w:t>______________________ Лачугин А.В.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0152266F" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000929B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>м.п</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47991304" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="567B5E1D" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -9154,68 +8795,79 @@
           <w:p w14:paraId="653ADAAD" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DE409C6" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRPr="000929B7" w:rsidRDefault="005A3FC4" w:rsidP="007D31F9">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNonformat"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E730E22" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4" w:rsidP="005A3FC4">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0544E7EF" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4"/>
     <w:sectPr w:rsidR="005A3FC4" w:rsidSect="005A3FC4">
-      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="765" w:right="566" w:bottom="851" w:left="993" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3DC87B5A" w14:textId="77777777" w:rsidR="00315E89" w:rsidRDefault="00315E89">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="238C2E86" w14:textId="77777777" w:rsidR="00315E89" w:rsidRDefault="00315E89">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -9225,107 +8877,133 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1975282882"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="2EF20545" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4">
+      <w:p w14:paraId="2EF20545" w14:textId="18BBC25D" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4">
         <w:pPr>
           <w:pStyle w:val="ad"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00CA16C0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="15C0F685" w14:textId="77777777" w:rsidR="005A3FC4" w:rsidRDefault="005A3FC4">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="74CEE530" w14:textId="77777777" w:rsidR="00315E89" w:rsidRDefault="00315E89">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="404FAA65" w14:textId="77777777" w:rsidR="00315E89" w:rsidRDefault="00315E89">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F21194E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5641196"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9486,79 +9164,106 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1767654672">
+  <w:num w:numId="1" w16cid:durableId="1359045936">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="811290883">
+  <w:num w:numId="2" w16cid:durableId="893465811">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3FC4"/>
     <w:rsid w:val="000568C6"/>
+    <w:rsid w:val="000715D8"/>
     <w:rsid w:val="000A6C82"/>
     <w:rsid w:val="001373C9"/>
+    <w:rsid w:val="00145BF1"/>
+    <w:rsid w:val="00202651"/>
+    <w:rsid w:val="00315E89"/>
+    <w:rsid w:val="003D2388"/>
+    <w:rsid w:val="004A586D"/>
+    <w:rsid w:val="00505019"/>
+    <w:rsid w:val="00583BC6"/>
     <w:rsid w:val="005A3FC4"/>
+    <w:rsid w:val="00660453"/>
+    <w:rsid w:val="006B0474"/>
+    <w:rsid w:val="006B48BD"/>
+    <w:rsid w:val="008F0544"/>
+    <w:rsid w:val="00A70A4A"/>
+    <w:rsid w:val="00B36796"/>
+    <w:rsid w:val="00B401F7"/>
+    <w:rsid w:val="00C60F94"/>
+    <w:rsid w:val="00CA16C0"/>
+    <w:rsid w:val="00F21B64"/>
+    <w:rsid w:val="00FB39E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="147A9C41"/>
@@ -10603,62 +10308,92 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
     <w:rsid w:val="005A3FC4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D2388"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2388"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10916,70 +10651,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>25109</Characters>
+  <Pages>10</Pages>
+  <Words>4466</Words>
+  <Characters>25458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>209</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>212</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29455</CharactersWithSpaces>
+  <CharactersWithSpaces>29865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Агеева Ирина Георгиевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>