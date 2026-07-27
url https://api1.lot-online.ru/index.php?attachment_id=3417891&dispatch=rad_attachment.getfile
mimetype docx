--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -13,52 +13,50 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="3299B942" w14:textId="77777777" w:rsidR="00401B2C" w:rsidRDefault="00401B2C" w:rsidP="00401B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ПРОЕКТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E64F763" w14:textId="77777777" w:rsidR="00401B2C" w:rsidRDefault="00401B2C" w:rsidP="005D721B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="127365B6" w14:textId="77777777" w:rsidR="005D721B" w:rsidRPr="00931DF1" w:rsidRDefault="005D721B" w:rsidP="005D721B">
@@ -133,73 +131,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="734B5E0C" w14:textId="77777777" w:rsidR="001A77BD" w:rsidRPr="00931DF1" w:rsidRDefault="001A77BD" w:rsidP="00B354E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«__</w:t>
-[...21 lines deleted...]
-              <w:t>_</w:t>
+              <w:t>«___»__</w:t>
             </w:r>
             <w:r w:rsidR="00AA6B04" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______ 20</w:t>
             </w:r>
             <w:r w:rsidR="005C387C" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -2773,51 +2749,51 @@
             <w:r w:rsidR="001D16A1" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>еквизиты</w:t>
             </w:r>
             <w:r w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> для внесения задатка</w:t>
             </w:r>
             <w:r w:rsidR="001D16A1" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AAF5ACB" w14:textId="77777777" w:rsidR="000623EC" w:rsidRPr="00931DF1" w:rsidRDefault="000623EC" w:rsidP="000623EC">
+          <w:p w14:paraId="5AAF5ACB" w14:textId="56478956" w:rsidR="000623EC" w:rsidRPr="00931DF1" w:rsidRDefault="000623EC" w:rsidP="000623EC">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">р/сч </w:t>
             </w:r>
             <w:r w:rsidR="00BD38CF" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2825,73 +2801,115 @@
             </w:r>
             <w:r w:rsidR="00A64807" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BD38CF" w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>75000010175</w:t>
             </w:r>
             <w:r w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в Чувашском отделении №8613 ПАО Сбербанк г.Чебоксары; </w:t>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:r w:rsidR="007D700D" w:rsidRPr="007D700D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КИРОВСКОЕ ОТДЕЛЕНИЕ N8612 ПАО СБЕРБАНК</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="143B11BD" w14:textId="77777777" w:rsidR="00124DB7" w:rsidRPr="00931DF1" w:rsidRDefault="000623EC" w:rsidP="000623EC">
+          <w:p w14:paraId="143B11BD" w14:textId="14C5C1EE" w:rsidR="00124DB7" w:rsidRPr="00931DF1" w:rsidRDefault="000623EC" w:rsidP="000623EC">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>к/сч 30101810300000000609; БИК 049706609</w:t>
-            </w:r>
+              <w:t xml:space="preserve">к/сч </w:t>
+            </w:r>
+            <w:r w:rsidR="007D700D" w:rsidRPr="007D700D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30101810500000000609</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; БИК </w:t>
+            </w:r>
+            <w:r w:rsidR="007D700D" w:rsidRPr="007D700D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>043304609</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39243A08" w14:textId="77777777" w:rsidR="001A77BD" w:rsidRPr="00931DF1" w:rsidRDefault="001A77BD" w:rsidP="00124DB7">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DD30B7D" w14:textId="77777777" w:rsidR="00124DB7" w:rsidRPr="00931DF1" w:rsidRDefault="00124DB7" w:rsidP="00124DB7">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:pBdr>
                 <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
@@ -3598,141 +3616,141 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="180"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A77BD"/>
     <w:rsid w:val="00046C0B"/>
     <w:rsid w:val="00051AC8"/>
     <w:rsid w:val="000623EC"/>
     <w:rsid w:val="00085F48"/>
     <w:rsid w:val="000B256C"/>
     <w:rsid w:val="00124DB7"/>
     <w:rsid w:val="0013055C"/>
     <w:rsid w:val="00181178"/>
     <w:rsid w:val="00184D98"/>
     <w:rsid w:val="001A77BD"/>
     <w:rsid w:val="001C1875"/>
     <w:rsid w:val="001C20A2"/>
     <w:rsid w:val="001D16A1"/>
     <w:rsid w:val="002204E1"/>
     <w:rsid w:val="002A575A"/>
     <w:rsid w:val="003B055B"/>
     <w:rsid w:val="003C38CD"/>
     <w:rsid w:val="003E310E"/>
     <w:rsid w:val="003E7DAE"/>
     <w:rsid w:val="00401B2C"/>
     <w:rsid w:val="004024BB"/>
     <w:rsid w:val="004A55E6"/>
     <w:rsid w:val="00513F0A"/>
     <w:rsid w:val="00573030"/>
     <w:rsid w:val="005C387C"/>
     <w:rsid w:val="005D721B"/>
     <w:rsid w:val="005D760B"/>
     <w:rsid w:val="006039D5"/>
     <w:rsid w:val="0062705E"/>
     <w:rsid w:val="006A07E5"/>
     <w:rsid w:val="007070A8"/>
+    <w:rsid w:val="007D700D"/>
     <w:rsid w:val="00931DF1"/>
     <w:rsid w:val="009675AF"/>
     <w:rsid w:val="009F3BC7"/>
     <w:rsid w:val="00A03406"/>
     <w:rsid w:val="00A64807"/>
     <w:rsid w:val="00AA6B04"/>
     <w:rsid w:val="00AD3D48"/>
     <w:rsid w:val="00AF6A4A"/>
     <w:rsid w:val="00B354E1"/>
     <w:rsid w:val="00B83594"/>
     <w:rsid w:val="00BD38CF"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C41259"/>
     <w:rsid w:val="00C53E9B"/>
     <w:rsid w:val="00CC79BD"/>
     <w:rsid w:val="00CE14D9"/>
     <w:rsid w:val="00CF212A"/>
     <w:rsid w:val="00D27DC5"/>
     <w:rsid w:val="00D92E82"/>
     <w:rsid w:val="00DD57E7"/>
     <w:rsid w:val="00DE2BED"/>
     <w:rsid w:val="00E85B26"/>
     <w:rsid w:val="00EA2ED7"/>
     <w:rsid w:val="00EF401E"/>
     <w:rsid w:val="00F02726"/>
     <w:rsid w:val="00F23DE1"/>
     <w:rsid w:val="00FA0827"/>
     <w:rsid w:val="00FB4212"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3CB21E64"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{99733663-E8AB-4A5A-9A83-6CCC04734C58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4115,101 +4133,99 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000B256C"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001A77BD"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001A77BD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -4477,81 +4493,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{198FE2B8-0D04-4504-AECF-C432074E93F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F776190C-8594-4508-8792-EB0E3019A048}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>752</Words>
-  <Characters>4293</Characters>
+  <Words>751</Words>
+  <Characters>4281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5035</CharactersWithSpaces>
+  <CharactersWithSpaces>5022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>