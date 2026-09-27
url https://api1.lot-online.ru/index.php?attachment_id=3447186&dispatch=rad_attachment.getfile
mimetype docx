--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -432,61 +432,63 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="001406BC">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="001406BC">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="001406BC">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="001406BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47379FB0" w14:textId="77777777" w:rsidR="004B3B20" w:rsidRPr="001406BC" w:rsidRDefault="004B3B20" w:rsidP="004B3B20">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BF5F416" w14:textId="3A850282" w:rsidR="00CC22D0" w:rsidRPr="001406BC" w:rsidRDefault="00CC22D0" w:rsidP="00CC22D0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1110,75 +1112,102 @@
         </w:rPr>
         <w:t xml:space="preserve">, 8(812) 777-57-57, доб.571, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00D21035" w:rsidRPr="00476414">
           <w:rPr>
             <w:rStyle w:val="af1"/>
           </w:rPr>
           <w:t>krsk@auction-house.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42C7BA54" w14:textId="77777777" w:rsidR="00E2540A" w:rsidRPr="0013428F" w:rsidRDefault="00E2540A" w:rsidP="00E2540A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Телефоны Службы технической поддержки Lot-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Телефоны Службы технической поддержки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>nline.</w:t>
-      </w:r>
+        <w:t>nline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: 8-800-777-57-57, доб. 235, 231</w:t>
       </w:r>
       <w:r w:rsidRPr="0013428F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6185E0F7" w14:textId="77777777" w:rsidR="00936CDF" w:rsidRPr="002C0222" w:rsidRDefault="00936CDF" w:rsidP="007F2499">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="681442BD" w14:textId="77777777" w:rsidR="00EA24E7" w:rsidRDefault="002C0222" w:rsidP="007F2499">
       <w:pPr>
         <w:pStyle w:val="af2"/>
@@ -2118,59 +2147,61 @@
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6868">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEED9CB" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08260502" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3131,93 +3162,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB13A73" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="008F3011" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008F3011">
         <w:t>Сертификат (свидетельство) о регистрации (инкорпорации);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1C3241" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="008F3011" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008F3011">
-        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-ов);</w:t>
+        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3011">
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F3011">
+        <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC0D7B5" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="008F3011" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008F3011">
         <w:t>Сертификат на акции (иной аналогичный документ);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A200A68" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008F3011">
         <w:t>Выписка из торгового реестра или</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6868">
         <w:t xml:space="preserve"> сертификат ИНКАМБЕНСИ (иное эквивалентное доказательство юридического статуса иностранного лица в соответствии с законодательством страны его местонахождения) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3BEE7C" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
-        <w:t>Сертификат должного состояния (good standing) не старше 30 дней;</w:t>
+        <w:t>Сертификат должного состояния (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC6868">
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC6868">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC6868">
+        <w:t>standing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC6868">
+        <w:t>) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3838AF17" w14:textId="384E2286" w:rsidR="004E00BD" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t>Решение об одобрении или совершении сделки или письмо об отсутствии необходимости такого одобрения, получения согласия на ее совершение</w:t>
       </w:r>
       <w:r w:rsidR="00E65A0A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665BDC9B" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t xml:space="preserve">Иные документы, требование к предоставлению которых может быть установлено Организатором торгов в сообщении о проведении торгов или федеральным законом. </w:t>
@@ -3489,59 +3544,61 @@
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6868">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2FE195" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:ind w:right="72" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t xml:space="preserve">Указанный договор о задатке считается в любом случае заключенным на условиях формы договора о задатке (договора присоединения) в случае подачи заявки на участие в аукционе и перечисления Претендентом задатка на расчётный счет Организатора торгов. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EDFB62" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t>Задаток перечисляется непосредственно стороной по договору о задатке (договору присоединения).</w:t>
       </w:r>
@@ -3655,58 +3712,60 @@
           </w:rPr>
           <w:t>auction</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rStyle w:val="af1"/>
             <w:bCs/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rStyle w:val="af1"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>house</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rStyle w:val="af1"/>
             <w:bCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rStyle w:val="af1"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6868">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, на официальном интернет-сайте электронной торговой площадки: «</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00BC6868">
           <w:rPr>
             <w:rStyle w:val="af1"/>
             <w:bCs/>
           </w:rPr>
           <w:t>www.lot-online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6868">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECBDB1" w14:textId="77777777" w:rsidR="004E00BD" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="004E00BD">
       <w:pPr>
@@ -4111,252 +4170,172 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t>После подписания протокола о результатах аукциона победителю торгов направляется электронное уведомление с приложением данного протокола, а в открытой части электронной площадки размещается информация о завершении и результатах электронных торгов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001ABFD6" w14:textId="77777777" w:rsidR="009B7593" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="000C5217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t xml:space="preserve">В случае отказа или уклонения победителя торгов от подписания договора аренды в течение срока, установленного в сообщении о проведении торгов для заключения такого договора, внесенный задаток ему не возвращается. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55970430" w14:textId="1C295D6A" w:rsidR="00203FED" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00203FED">
+    <w:p w14:paraId="55970430" w14:textId="2D500A3C" w:rsidR="00203FED" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00203FED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Договор аренды Объект</w:t>
       </w:r>
       <w:r w:rsidR="0075145C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключается между ПАО Сбербанк и Победителем аукциона (Арендатором)</w:t>
       </w:r>
       <w:r w:rsidR="003E47DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E62A6">
+      <w:r w:rsidR="00922A14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в течении</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591BD8">
+        <w:t>до 30.09.2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8876F6" w14:textId="12C4D717" w:rsidR="00203FED" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00203FED">
+    <w:p w14:paraId="2A5DC599" w14:textId="77777777" w:rsidR="005F6C91" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="005F6C91">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В случае признания аукциона несостоявшимся по причине допуска к участию только одного участника, договор аренды Объект</w:t>
       </w:r>
       <w:r w:rsidR="0075145C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> может быть заключен с Единственным участником аукциона</w:t>
       </w:r>
-      <w:r w:rsidR="006E62A6">
+      <w:r w:rsidR="00922A14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в течении </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591BD8">
+        <w:t xml:space="preserve"> до 30.09.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6C91">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00962C33" w:rsidRPr="00962C33">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6C91" w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, с установлением Арендной платы не ниже начальной цены Лота. </w:t>
+        <w:t xml:space="preserve">с установлением Арендной платы не ниже начальной цены Лота. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0C48C0" w14:textId="6770B329" w:rsidR="004B5B9C" w:rsidRDefault="004B5B9C" w:rsidP="004B5B9C">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -4587,135 +4566,149 @@
         </w:rPr>
         <w:t xml:space="preserve">рендной платы за пользование Объектом производится Арендатором (Победителем, </w:t>
       </w:r>
       <w:r w:rsidR="00AE5B35" w:rsidRPr="00241E7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Единственным участником</w:t>
       </w:r>
       <w:r w:rsidR="00AE5B35" w:rsidRPr="00241E7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> аукциона) в российских рублях путем перечисления денежных средств на счет ПАО Сбербанк в соответствии с условиями договора аренды Объекта. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE00936" w14:textId="59E03D14" w:rsidR="006951AE" w:rsidRPr="006951AE" w:rsidRDefault="006951AE" w:rsidP="006951AE">
+    <w:p w14:paraId="1BE00936" w14:textId="383D07F2" w:rsidR="006951AE" w:rsidRPr="006951AE" w:rsidRDefault="006951AE" w:rsidP="006951AE">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="006951AE" w:rsidRPr="006951AE" w:rsidSect="009211F6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="709" w:right="851" w:bottom="567" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="006951AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>По</w:t>
       </w:r>
       <w:r w:rsidRPr="006951AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>дписание Акта приема-передачи</w:t>
       </w:r>
       <w:r w:rsidR="005C0EDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Объекта</w:t>
       </w:r>
       <w:r w:rsidRPr="006951AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется </w:t>
+        <w:t xml:space="preserve"> осуществляется</w:t>
+      </w:r>
+      <w:r w:rsidR="0003529E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в сроки, установленные д</w:t>
       </w:r>
       <w:r w:rsidR="00D65D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">согласно условиям </w:t>
+        <w:t>оговор</w:t>
+      </w:r>
+      <w:r w:rsidR="0003529E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аренды</w:t>
       </w:r>
       <w:r w:rsidR="006772E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>д</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D65D4B">
+        <w:t xml:space="preserve"> Объекта</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>оговора аренды</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006772E6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0003529E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Объекта</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8FFD85" w14:textId="67012235" w:rsidR="003B1D14" w:rsidRDefault="009A4C63" w:rsidP="003B1D14">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
@@ -5092,51 +5085,69 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень лиц, входящих в группу контролирующих лиц </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- физических лиц, а также Госучастников индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
+        <w:t xml:space="preserve">- физических лиц, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="020C22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Госучастников</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="020C22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -5164,52 +5175,63 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E7C19F7" w14:textId="77777777" w:rsidR="000D510C" w:rsidRDefault="000D510C">
             <w:pPr>
               <w:pStyle w:val="af4"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ФИО/    наименование Госучастника</w:t>
+              <w:t xml:space="preserve">ФИО/    наименование </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Госучастника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
@@ -5463,52 +5485,63 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="625D6C7B" w14:textId="77777777" w:rsidR="000D510C" w:rsidRDefault="000D510C">
             <w:pPr>
               <w:pStyle w:val="af4"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Для Госучастника</w:t>
+              <w:t xml:space="preserve">Для </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Госучастника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – страна регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35179E4D" w14:textId="77777777" w:rsidR="000D510C" w:rsidRDefault="000D510C">
             <w:pPr>
               <w:pStyle w:val="af4"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -10212,51 +10245,75 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Лицо считается находящимся под контролем при наличии одного из признаков:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67DD23BD" w14:textId="77777777" w:rsidR="008D6287" w:rsidRPr="008D6287" w:rsidRDefault="008D6287" w:rsidP="008D6287">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6287">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+              <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D6287">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>репо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D6287">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B0FFC0" w14:textId="77777777" w:rsidR="008D6287" w:rsidRPr="008D6287" w:rsidRDefault="008D6287" w:rsidP="008D6287">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6287">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
             </w:r>
           </w:p>
@@ -10704,51 +10761,75 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Лицо признается Контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22556902" w14:textId="77777777" w:rsidR="008D6287" w:rsidRPr="008D6287" w:rsidRDefault="008D6287" w:rsidP="008D6287">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6287">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D6287">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>репо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D6287">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AA37A3" w14:textId="77777777" w:rsidR="008D6287" w:rsidRPr="008D6287" w:rsidRDefault="008D6287" w:rsidP="008D6287">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6287">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
@@ -11497,51 +11578,67 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C840EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Лицо признается Контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58ABA27B" w14:textId="77777777" w:rsidR="005B246D" w:rsidRPr="00C840EC" w:rsidRDefault="005B246D" w:rsidP="005B246D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C840EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C840EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>репо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C840EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B852DB0" w14:textId="77777777" w:rsidR="005B246D" w:rsidRPr="00C840EC" w:rsidRDefault="005B246D" w:rsidP="005B246D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C840EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения,   принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F36988C" w14:textId="77777777" w:rsidR="005B246D" w:rsidRPr="00C840EC" w:rsidRDefault="005B246D" w:rsidP="005B246D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
@@ -11617,67 +11714,83 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ненужное зачеркнуть.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="68FEE8D2" w14:textId="77777777" w:rsidR="000D510C" w:rsidRDefault="000D510C" w:rsidP="000D510C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Под Госучастником понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
+        <w:t xml:space="preserve"> Под </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Госучастником</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="1636A179" w14:textId="77777777" w:rsidR="000D510C" w:rsidRDefault="000D510C" w:rsidP="000D510C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> В отношении Госучастника заполняются 1, 3, 4 столбцы таблицы.</w:t>
+        <w:t xml:space="preserve"> В отношении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Госучастника</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> заполняются 1, 3, 4 столбцы таблицы.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="48DD68FC" w14:textId="77777777" w:rsidR="000D510C" w:rsidRDefault="000D510C" w:rsidP="000D510C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Документ, удостоверяющий личность</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -15786,92 +15899,94 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6514"/>
     <w:rsid w:val="0000096E"/>
     <w:rsid w:val="00002B60"/>
     <w:rsid w:val="000049C1"/>
     <w:rsid w:val="00004C52"/>
     <w:rsid w:val="00010F09"/>
     <w:rsid w:val="0001314D"/>
     <w:rsid w:val="000136DA"/>
     <w:rsid w:val="00013A76"/>
     <w:rsid w:val="00016D9A"/>
     <w:rsid w:val="00017444"/>
     <w:rsid w:val="00017556"/>
     <w:rsid w:val="0001798F"/>
     <w:rsid w:val="0002587D"/>
     <w:rsid w:val="00030AC3"/>
     <w:rsid w:val="000320C5"/>
     <w:rsid w:val="00032A42"/>
     <w:rsid w:val="00033605"/>
+    <w:rsid w:val="0003529E"/>
     <w:rsid w:val="00036228"/>
     <w:rsid w:val="00036518"/>
     <w:rsid w:val="00036D81"/>
     <w:rsid w:val="000417F2"/>
     <w:rsid w:val="0004223C"/>
     <w:rsid w:val="00042F50"/>
     <w:rsid w:val="0005352F"/>
     <w:rsid w:val="0005396D"/>
     <w:rsid w:val="00053E35"/>
     <w:rsid w:val="00060070"/>
     <w:rsid w:val="000608DC"/>
     <w:rsid w:val="00063B89"/>
     <w:rsid w:val="0006459D"/>
     <w:rsid w:val="00064950"/>
     <w:rsid w:val="00065631"/>
     <w:rsid w:val="00070F6A"/>
     <w:rsid w:val="00071443"/>
     <w:rsid w:val="00072F61"/>
     <w:rsid w:val="00073B94"/>
     <w:rsid w:val="0007424C"/>
     <w:rsid w:val="00074284"/>
     <w:rsid w:val="0007445B"/>
     <w:rsid w:val="00074469"/>
     <w:rsid w:val="00081A74"/>
     <w:rsid w:val="00092D49"/>
@@ -16295,70 +16410,72 @@
     <w:rsid w:val="005B24B1"/>
     <w:rsid w:val="005B33D8"/>
     <w:rsid w:val="005B4CFD"/>
     <w:rsid w:val="005C0EDF"/>
     <w:rsid w:val="005C3442"/>
     <w:rsid w:val="005C4709"/>
     <w:rsid w:val="005C693D"/>
     <w:rsid w:val="005C7DD5"/>
     <w:rsid w:val="005D02C8"/>
     <w:rsid w:val="005D5A5E"/>
     <w:rsid w:val="005D63E7"/>
     <w:rsid w:val="005D6854"/>
     <w:rsid w:val="005D7F57"/>
     <w:rsid w:val="005E041E"/>
     <w:rsid w:val="005E1065"/>
     <w:rsid w:val="005E4989"/>
     <w:rsid w:val="005E5390"/>
     <w:rsid w:val="005E613F"/>
     <w:rsid w:val="005E6C4F"/>
     <w:rsid w:val="005E71DF"/>
     <w:rsid w:val="005E76A1"/>
     <w:rsid w:val="005F3650"/>
     <w:rsid w:val="005F45DD"/>
     <w:rsid w:val="005F4CBB"/>
     <w:rsid w:val="005F6A1F"/>
+    <w:rsid w:val="005F6C91"/>
     <w:rsid w:val="0060211B"/>
     <w:rsid w:val="0060486B"/>
     <w:rsid w:val="00605181"/>
     <w:rsid w:val="00605FB9"/>
     <w:rsid w:val="00606160"/>
     <w:rsid w:val="00611370"/>
     <w:rsid w:val="00611CF8"/>
     <w:rsid w:val="00612ABA"/>
     <w:rsid w:val="00622AC8"/>
     <w:rsid w:val="00632D37"/>
     <w:rsid w:val="00635836"/>
     <w:rsid w:val="006371EB"/>
     <w:rsid w:val="00637525"/>
     <w:rsid w:val="006416FE"/>
     <w:rsid w:val="00643F33"/>
     <w:rsid w:val="006520C6"/>
     <w:rsid w:val="006524F6"/>
     <w:rsid w:val="00653BDA"/>
     <w:rsid w:val="00654D19"/>
     <w:rsid w:val="00655E4B"/>
+    <w:rsid w:val="00656848"/>
     <w:rsid w:val="006568E0"/>
     <w:rsid w:val="00657C51"/>
     <w:rsid w:val="00660816"/>
     <w:rsid w:val="006653B9"/>
     <w:rsid w:val="00665F6C"/>
     <w:rsid w:val="00674114"/>
     <w:rsid w:val="006745C0"/>
     <w:rsid w:val="006763CE"/>
     <w:rsid w:val="00676FA4"/>
     <w:rsid w:val="006772E6"/>
     <w:rsid w:val="00683131"/>
     <w:rsid w:val="006835B8"/>
     <w:rsid w:val="006849AD"/>
     <w:rsid w:val="00686970"/>
     <w:rsid w:val="00690A85"/>
     <w:rsid w:val="006911C9"/>
     <w:rsid w:val="006951AE"/>
     <w:rsid w:val="006965EE"/>
     <w:rsid w:val="006A1E91"/>
     <w:rsid w:val="006A2057"/>
     <w:rsid w:val="006A3AA5"/>
     <w:rsid w:val="006A40D8"/>
     <w:rsid w:val="006A44D3"/>
     <w:rsid w:val="006A483D"/>
     <w:rsid w:val="006A5A5F"/>
@@ -16546,50 +16663,51 @@
     <w:rsid w:val="008E2477"/>
     <w:rsid w:val="008E24EC"/>
     <w:rsid w:val="008E30B3"/>
     <w:rsid w:val="008E4DCC"/>
     <w:rsid w:val="008E5950"/>
     <w:rsid w:val="008E5DBC"/>
     <w:rsid w:val="008F1BB2"/>
     <w:rsid w:val="008F3011"/>
     <w:rsid w:val="008F3501"/>
     <w:rsid w:val="008F5ED0"/>
     <w:rsid w:val="008F6AE6"/>
     <w:rsid w:val="008F6F6E"/>
     <w:rsid w:val="008F7ACD"/>
     <w:rsid w:val="0090205A"/>
     <w:rsid w:val="00902C62"/>
     <w:rsid w:val="009066E1"/>
     <w:rsid w:val="009071FF"/>
     <w:rsid w:val="00907806"/>
     <w:rsid w:val="00911C3A"/>
     <w:rsid w:val="00912C6D"/>
     <w:rsid w:val="009131A0"/>
     <w:rsid w:val="00914E26"/>
     <w:rsid w:val="009211F6"/>
     <w:rsid w:val="00921932"/>
     <w:rsid w:val="009223F8"/>
+    <w:rsid w:val="00922A14"/>
     <w:rsid w:val="009275C6"/>
     <w:rsid w:val="009323D2"/>
     <w:rsid w:val="00936CDF"/>
     <w:rsid w:val="009424BC"/>
     <w:rsid w:val="00944291"/>
     <w:rsid w:val="009510DC"/>
     <w:rsid w:val="00951B46"/>
     <w:rsid w:val="00951CB5"/>
     <w:rsid w:val="0095260A"/>
     <w:rsid w:val="00953145"/>
     <w:rsid w:val="00957B9D"/>
     <w:rsid w:val="0096073D"/>
     <w:rsid w:val="00960E62"/>
     <w:rsid w:val="00962682"/>
     <w:rsid w:val="00962C33"/>
     <w:rsid w:val="00964C72"/>
     <w:rsid w:val="00965EC9"/>
     <w:rsid w:val="00967B79"/>
     <w:rsid w:val="00972109"/>
     <w:rsid w:val="0097233C"/>
     <w:rsid w:val="00972AC3"/>
     <w:rsid w:val="0097348C"/>
     <w:rsid w:val="00975CF2"/>
     <w:rsid w:val="00975F8D"/>
     <w:rsid w:val="00977188"/>
@@ -16801,50 +16919,51 @@
     <w:rsid w:val="00C01402"/>
     <w:rsid w:val="00C021F8"/>
     <w:rsid w:val="00C165A5"/>
     <w:rsid w:val="00C16D70"/>
     <w:rsid w:val="00C204A8"/>
     <w:rsid w:val="00C20D17"/>
     <w:rsid w:val="00C2211B"/>
     <w:rsid w:val="00C2277A"/>
     <w:rsid w:val="00C23B3C"/>
     <w:rsid w:val="00C2692D"/>
     <w:rsid w:val="00C27AA0"/>
     <w:rsid w:val="00C27DD6"/>
     <w:rsid w:val="00C31D20"/>
     <w:rsid w:val="00C33291"/>
     <w:rsid w:val="00C33B32"/>
     <w:rsid w:val="00C374ED"/>
     <w:rsid w:val="00C4131C"/>
     <w:rsid w:val="00C41FED"/>
     <w:rsid w:val="00C441F0"/>
     <w:rsid w:val="00C4792C"/>
     <w:rsid w:val="00C572E1"/>
     <w:rsid w:val="00C578F3"/>
     <w:rsid w:val="00C60F94"/>
     <w:rsid w:val="00C62111"/>
     <w:rsid w:val="00C628AD"/>
+    <w:rsid w:val="00C6453B"/>
     <w:rsid w:val="00C67FE1"/>
     <w:rsid w:val="00C70FDF"/>
     <w:rsid w:val="00C716B8"/>
     <w:rsid w:val="00C72176"/>
     <w:rsid w:val="00C72586"/>
     <w:rsid w:val="00C73D6D"/>
     <w:rsid w:val="00C7473D"/>
     <w:rsid w:val="00C74F02"/>
     <w:rsid w:val="00C751F0"/>
     <w:rsid w:val="00C763E3"/>
     <w:rsid w:val="00C8024C"/>
     <w:rsid w:val="00C80407"/>
     <w:rsid w:val="00C80CAA"/>
     <w:rsid w:val="00C81918"/>
     <w:rsid w:val="00C84B82"/>
     <w:rsid w:val="00C861B6"/>
     <w:rsid w:val="00C901A2"/>
     <w:rsid w:val="00C90490"/>
     <w:rsid w:val="00C91BC7"/>
     <w:rsid w:val="00C92DCB"/>
     <w:rsid w:val="00C94540"/>
     <w:rsid w:val="00C950F4"/>
     <w:rsid w:val="00CA2D66"/>
     <w:rsid w:val="00CA3FAF"/>
     <w:rsid w:val="00CA5360"/>
@@ -16859,50 +16978,51 @@
     <w:rsid w:val="00CC52EB"/>
     <w:rsid w:val="00CD3DE9"/>
     <w:rsid w:val="00CD440D"/>
     <w:rsid w:val="00CD4A15"/>
     <w:rsid w:val="00CD52DF"/>
     <w:rsid w:val="00CE1F50"/>
     <w:rsid w:val="00CE3E34"/>
     <w:rsid w:val="00CE5357"/>
     <w:rsid w:val="00CE7B95"/>
     <w:rsid w:val="00CF05B4"/>
     <w:rsid w:val="00CF1026"/>
     <w:rsid w:val="00CF3855"/>
     <w:rsid w:val="00CF58F0"/>
     <w:rsid w:val="00CF7C9D"/>
     <w:rsid w:val="00D015E3"/>
     <w:rsid w:val="00D04592"/>
     <w:rsid w:val="00D05E2D"/>
     <w:rsid w:val="00D1001D"/>
     <w:rsid w:val="00D10290"/>
     <w:rsid w:val="00D1172F"/>
     <w:rsid w:val="00D13805"/>
     <w:rsid w:val="00D14548"/>
     <w:rsid w:val="00D14C04"/>
     <w:rsid w:val="00D16B62"/>
     <w:rsid w:val="00D17239"/>
+    <w:rsid w:val="00D17343"/>
     <w:rsid w:val="00D178B4"/>
     <w:rsid w:val="00D1796F"/>
     <w:rsid w:val="00D21035"/>
     <w:rsid w:val="00D215DB"/>
     <w:rsid w:val="00D258CE"/>
     <w:rsid w:val="00D30F73"/>
     <w:rsid w:val="00D34D24"/>
     <w:rsid w:val="00D37D41"/>
     <w:rsid w:val="00D41638"/>
     <w:rsid w:val="00D42164"/>
     <w:rsid w:val="00D47E7E"/>
     <w:rsid w:val="00D512CC"/>
     <w:rsid w:val="00D52C1C"/>
     <w:rsid w:val="00D545D5"/>
     <w:rsid w:val="00D545E6"/>
     <w:rsid w:val="00D54D31"/>
     <w:rsid w:val="00D550D5"/>
     <w:rsid w:val="00D561EC"/>
     <w:rsid w:val="00D578E4"/>
     <w:rsid w:val="00D57BA0"/>
     <w:rsid w:val="00D57C5E"/>
     <w:rsid w:val="00D609A0"/>
     <w:rsid w:val="00D6182B"/>
     <w:rsid w:val="00D62478"/>
     <w:rsid w:val="00D6354A"/>
@@ -17561,50 +17681,51 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0004223C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Знак Знак"/>
@@ -19692,75 +19813,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D458AC4F-41CE-4B8E-9706-A657A8CD37C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4065</Words>
-  <Characters>28302</Characters>
+  <Words>4048</Words>
+  <Characters>28206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>235</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Открытое акционерное общество «Российский аукционный дом»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32303</CharactersWithSpaces>
+  <CharactersWithSpaces>32190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>720980</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.auction-house.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>