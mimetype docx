--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -1403,65 +1403,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921E52" w:rsidRPr="00921E52">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на повышение и понижение</w:t>
       </w:r>
       <w:r w:rsidR="00365007" w:rsidRPr="00B92B84">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00654588" w:rsidRPr="00654588">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C5D30" w:rsidRPr="000C5D30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3 342 (</w:t>
-[...13 lines deleted...]
-        <w:t>ри тысячи триста сорок два) руб. 91</w:t>
+        <w:t>3 342 (Три тысячи триста сорок два) руб. 91</w:t>
       </w:r>
       <w:r w:rsidR="000C5D30" w:rsidRPr="000C5D30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654588" w:rsidRPr="00921E52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>коп</w:t>
       </w:r>
       <w:r w:rsidR="00921E52" w:rsidRPr="00921E52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B1C5D3" w14:textId="77777777" w:rsidR="00405BE3" w:rsidRPr="00C4131C" w:rsidRDefault="00405BE3" w:rsidP="00A526B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3678,254 +3664,184 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t>После подписания протокола о результатах аукциона победителю торгов направляется электронное уведомление с приложением данного протокола, а в открытой части электронной площадки размещается информация о завершении и результатах электронных торгов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001ABFD6" w14:textId="77777777" w:rsidR="009B7593" w:rsidRPr="00BC6868" w:rsidRDefault="004E00BD" w:rsidP="000C5217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6868">
         <w:t xml:space="preserve">В случае отказа или уклонения победителя торгов от подписания договора аренды в течение срока, установленного в сообщении о проведении торгов для заключения такого договора, внесенный задаток ему не возвращается. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55970430" w14:textId="1C295D6A" w:rsidR="00203FED" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00203FED">
+    <w:p w14:paraId="012CF794" w14:textId="77777777" w:rsidR="00947B9C" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00947B9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Договор аренды Объект</w:t>
       </w:r>
       <w:r w:rsidR="0075145C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключается между ПАО Сбербанк и Победителем аукциона (Арендатором)</w:t>
       </w:r>
       <w:r w:rsidR="003E47DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E62A6">
+      <w:r w:rsidR="00947B9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в течении</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591BD8">
+        <w:t>до 30.09.2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00947B9C" w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8876F6" w14:textId="12C4D717" w:rsidR="00203FED" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00203FED">
+    <w:p w14:paraId="1D8876F6" w14:textId="40F5B34A" w:rsidR="00203FED" w:rsidRPr="00203FED" w:rsidRDefault="00203FED" w:rsidP="00203FED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В случае признания аукциона несостоявшимся по причине допуска к участию только одного участника, договор аренды Объект</w:t>
       </w:r>
       <w:r w:rsidR="0075145C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> может быть заключен с Единственным участником аукциона</w:t>
       </w:r>
       <w:r w:rsidR="006E62A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в течении </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947B9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00962C33" w:rsidRPr="00962C33">
+        <w:t>до 30.09.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591BD8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk239417351"/>
+      <w:r w:rsidRPr="00203FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Пятнадцати</w:t>
-[...25 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">с установлением Арендной платы не ниже начальной цены Лота. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="5E0C48C0" w14:textId="6770B329" w:rsidR="004B5B9C" w:rsidRDefault="004B5B9C" w:rsidP="004B5B9C">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5B9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4143,104 +4059,115 @@
         </w:rPr>
         <w:t xml:space="preserve">рендной платы за пользование Объектом производится Арендатором (Победителем, </w:t>
       </w:r>
       <w:r w:rsidR="00AE5B35" w:rsidRPr="00241E7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Единственным участником</w:t>
       </w:r>
       <w:r w:rsidR="00AE5B35" w:rsidRPr="00241E7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> аукциона) в российских рублях путем перечисления денежных средств на счет ПАО Сбербанк в соответствии с условиями договора аренды Объекта. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356A9200" w14:textId="77777777" w:rsidR="00A151F3" w:rsidRDefault="00A151F3" w:rsidP="00A151F3">
+    <w:p w14:paraId="1BE00936" w14:textId="328D74F4" w:rsidR="00A151F3" w:rsidRPr="006951AE" w:rsidRDefault="004E1203" w:rsidP="006951AE">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00A151F3" w:rsidRPr="006951AE" w:rsidSect="009211F6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="709" w:right="851" w:bottom="567" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="006951AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>дписание Акта приема-передачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Объекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006951AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в сроки, установленные договором аренды Объекта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B8FFD85" w14:textId="67012235" w:rsidR="003B1D14" w:rsidRDefault="009A4C63" w:rsidP="003B1D14">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:spacing w:val="26"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
       <w:r w:rsidR="000D510C">
@@ -15314,50 +15241,51 @@
     <w:rsid w:val="00495FBD"/>
     <w:rsid w:val="00496336"/>
     <w:rsid w:val="004963EE"/>
     <w:rsid w:val="004A08E7"/>
     <w:rsid w:val="004A4550"/>
     <w:rsid w:val="004A4957"/>
     <w:rsid w:val="004A63BE"/>
     <w:rsid w:val="004A77BB"/>
     <w:rsid w:val="004A7B26"/>
     <w:rsid w:val="004B213A"/>
     <w:rsid w:val="004B3B20"/>
     <w:rsid w:val="004B4F82"/>
     <w:rsid w:val="004B5B9C"/>
     <w:rsid w:val="004B7312"/>
     <w:rsid w:val="004B7809"/>
     <w:rsid w:val="004B7A44"/>
     <w:rsid w:val="004B7A55"/>
     <w:rsid w:val="004C29A1"/>
     <w:rsid w:val="004C5878"/>
     <w:rsid w:val="004D427B"/>
     <w:rsid w:val="004D42A9"/>
     <w:rsid w:val="004D5D52"/>
     <w:rsid w:val="004D6334"/>
     <w:rsid w:val="004E00BD"/>
     <w:rsid w:val="004E083E"/>
+    <w:rsid w:val="004E1203"/>
     <w:rsid w:val="004E19E4"/>
     <w:rsid w:val="004E3138"/>
     <w:rsid w:val="004E3C29"/>
     <w:rsid w:val="004E3E04"/>
     <w:rsid w:val="004E5EDE"/>
     <w:rsid w:val="004E68FE"/>
     <w:rsid w:val="004E7FA9"/>
     <w:rsid w:val="004F28B5"/>
     <w:rsid w:val="004F34DB"/>
     <w:rsid w:val="004F521A"/>
     <w:rsid w:val="004F608C"/>
     <w:rsid w:val="004F6267"/>
     <w:rsid w:val="00500731"/>
     <w:rsid w:val="005013E9"/>
     <w:rsid w:val="005019BE"/>
     <w:rsid w:val="00501EB8"/>
     <w:rsid w:val="0050285D"/>
     <w:rsid w:val="005032AF"/>
     <w:rsid w:val="005039E6"/>
     <w:rsid w:val="0050411A"/>
     <w:rsid w:val="0050420D"/>
     <w:rsid w:val="005046C9"/>
     <w:rsid w:val="00506CD3"/>
     <w:rsid w:val="00510169"/>
     <w:rsid w:val="005149C9"/>
@@ -15425,50 +15353,51 @@
     <w:rsid w:val="005F3650"/>
     <w:rsid w:val="005F45DD"/>
     <w:rsid w:val="005F4CBB"/>
     <w:rsid w:val="005F6A1F"/>
     <w:rsid w:val="0060211B"/>
     <w:rsid w:val="0060486B"/>
     <w:rsid w:val="00605181"/>
     <w:rsid w:val="00605FB9"/>
     <w:rsid w:val="00606160"/>
     <w:rsid w:val="00611370"/>
     <w:rsid w:val="00611CF8"/>
     <w:rsid w:val="00612ABA"/>
     <w:rsid w:val="00622AC8"/>
     <w:rsid w:val="00632D37"/>
     <w:rsid w:val="00635836"/>
     <w:rsid w:val="006371EB"/>
     <w:rsid w:val="00637525"/>
     <w:rsid w:val="006416FE"/>
     <w:rsid w:val="00643F33"/>
     <w:rsid w:val="006520C6"/>
     <w:rsid w:val="006524F6"/>
     <w:rsid w:val="00653BDA"/>
     <w:rsid w:val="00654588"/>
     <w:rsid w:val="00654D19"/>
     <w:rsid w:val="00655E4B"/>
+    <w:rsid w:val="00656848"/>
     <w:rsid w:val="006568E0"/>
     <w:rsid w:val="00657C51"/>
     <w:rsid w:val="00660816"/>
     <w:rsid w:val="006653B9"/>
     <w:rsid w:val="00665F6C"/>
     <w:rsid w:val="00674114"/>
     <w:rsid w:val="006745C0"/>
     <w:rsid w:val="00676FA4"/>
     <w:rsid w:val="00683131"/>
     <w:rsid w:val="006835B8"/>
     <w:rsid w:val="006849AD"/>
     <w:rsid w:val="00686970"/>
     <w:rsid w:val="00690A85"/>
     <w:rsid w:val="006911C9"/>
     <w:rsid w:val="00694006"/>
     <w:rsid w:val="006951AE"/>
     <w:rsid w:val="006965EE"/>
     <w:rsid w:val="006A1E91"/>
     <w:rsid w:val="006A2057"/>
     <w:rsid w:val="006A3AA5"/>
     <w:rsid w:val="006A40D8"/>
     <w:rsid w:val="006A44D3"/>
     <w:rsid w:val="006A483D"/>
     <w:rsid w:val="006A5A5F"/>
     <w:rsid w:val="006A6CC7"/>
@@ -15659,50 +15588,51 @@
     <w:rsid w:val="008F1BB2"/>
     <w:rsid w:val="008F3011"/>
     <w:rsid w:val="008F3501"/>
     <w:rsid w:val="008F5ED0"/>
     <w:rsid w:val="008F6AE6"/>
     <w:rsid w:val="008F6F6E"/>
     <w:rsid w:val="008F7ACD"/>
     <w:rsid w:val="0090205A"/>
     <w:rsid w:val="00902C62"/>
     <w:rsid w:val="009066E1"/>
     <w:rsid w:val="009071FF"/>
     <w:rsid w:val="00907806"/>
     <w:rsid w:val="00911C3A"/>
     <w:rsid w:val="00912C6D"/>
     <w:rsid w:val="009131A0"/>
     <w:rsid w:val="00914E26"/>
     <w:rsid w:val="009211F6"/>
     <w:rsid w:val="00921932"/>
     <w:rsid w:val="00921E52"/>
     <w:rsid w:val="009223F8"/>
     <w:rsid w:val="009275C6"/>
     <w:rsid w:val="009323D2"/>
     <w:rsid w:val="00936CDF"/>
     <w:rsid w:val="009424BC"/>
     <w:rsid w:val="00944291"/>
+    <w:rsid w:val="00947B9C"/>
     <w:rsid w:val="009510DC"/>
     <w:rsid w:val="00951B46"/>
     <w:rsid w:val="00951CB5"/>
     <w:rsid w:val="0095260A"/>
     <w:rsid w:val="00953145"/>
     <w:rsid w:val="00957B9D"/>
     <w:rsid w:val="0096073D"/>
     <w:rsid w:val="00960E62"/>
     <w:rsid w:val="00962682"/>
     <w:rsid w:val="00962C33"/>
     <w:rsid w:val="00964C72"/>
     <w:rsid w:val="00965EC9"/>
     <w:rsid w:val="00967B79"/>
     <w:rsid w:val="00972109"/>
     <w:rsid w:val="0097233C"/>
     <w:rsid w:val="00972AC3"/>
     <w:rsid w:val="0097348C"/>
     <w:rsid w:val="00975CF2"/>
     <w:rsid w:val="00975F8D"/>
     <w:rsid w:val="00977188"/>
     <w:rsid w:val="0097754D"/>
     <w:rsid w:val="00977BFA"/>
     <w:rsid w:val="00977DDB"/>
     <w:rsid w:val="00984391"/>
     <w:rsid w:val="00984600"/>
@@ -15966,50 +15896,51 @@
     <w:rsid w:val="00CC52EB"/>
     <w:rsid w:val="00CD3DE9"/>
     <w:rsid w:val="00CD440D"/>
     <w:rsid w:val="00CD4A15"/>
     <w:rsid w:val="00CD52DF"/>
     <w:rsid w:val="00CE1F50"/>
     <w:rsid w:val="00CE3E34"/>
     <w:rsid w:val="00CE5357"/>
     <w:rsid w:val="00CE7B95"/>
     <w:rsid w:val="00CF05B4"/>
     <w:rsid w:val="00CF1026"/>
     <w:rsid w:val="00CF3855"/>
     <w:rsid w:val="00CF58F0"/>
     <w:rsid w:val="00CF7C9D"/>
     <w:rsid w:val="00D015E3"/>
     <w:rsid w:val="00D04592"/>
     <w:rsid w:val="00D05E2D"/>
     <w:rsid w:val="00D1001D"/>
     <w:rsid w:val="00D10290"/>
     <w:rsid w:val="00D1172F"/>
     <w:rsid w:val="00D13805"/>
     <w:rsid w:val="00D14548"/>
     <w:rsid w:val="00D14C04"/>
     <w:rsid w:val="00D16B62"/>
     <w:rsid w:val="00D17239"/>
+    <w:rsid w:val="00D17343"/>
     <w:rsid w:val="00D178B4"/>
     <w:rsid w:val="00D1796F"/>
     <w:rsid w:val="00D21035"/>
     <w:rsid w:val="00D215DB"/>
     <w:rsid w:val="00D258CE"/>
     <w:rsid w:val="00D30F73"/>
     <w:rsid w:val="00D34D24"/>
     <w:rsid w:val="00D37D41"/>
     <w:rsid w:val="00D41638"/>
     <w:rsid w:val="00D42164"/>
     <w:rsid w:val="00D47E7E"/>
     <w:rsid w:val="00D52C1C"/>
     <w:rsid w:val="00D545D5"/>
     <w:rsid w:val="00D545E6"/>
     <w:rsid w:val="00D54D31"/>
     <w:rsid w:val="00D550D5"/>
     <w:rsid w:val="00D561EC"/>
     <w:rsid w:val="00D578E4"/>
     <w:rsid w:val="00D57BA0"/>
     <w:rsid w:val="00D57C5E"/>
     <w:rsid w:val="00D609A0"/>
     <w:rsid w:val="00D6182B"/>
     <w:rsid w:val="00D62478"/>
     <w:rsid w:val="00D6354A"/>
     <w:rsid w:val="00D65369"/>
@@ -16666,50 +16597,51 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0004223C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Знак Знак"/>
@@ -18797,75 +18729,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D458AC4F-41CE-4B8E-9706-A657A8CD37C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4066</Words>
-  <Characters>28328</Characters>
+  <Words>4049</Words>
+  <Characters>28227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>236</Lines>
+  <Lines>235</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Открытое акционерное общество «Российский аукционный дом»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32330</CharactersWithSpaces>
+  <CharactersWithSpaces>32212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>720980</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.auction-house.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>