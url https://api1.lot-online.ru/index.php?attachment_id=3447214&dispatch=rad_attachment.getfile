--- v0 (2026-07-27)
+++ v1 (2026-09-21)
@@ -355,59 +355,61 @@
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00F30D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134B4793" w14:textId="77777777" w:rsidR="00573FA0" w:rsidRPr="00F30D8B" w:rsidRDefault="00573FA0" w:rsidP="00573FA0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1152,75 +1154,102 @@
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>krsk@auction-house.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001D366C">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD5E582" w14:textId="77777777" w:rsidR="005D50B4" w:rsidRPr="005D50B4" w:rsidRDefault="005D50B4" w:rsidP="00573FA0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Телефоны Службы технической поддержки Lot-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Телефоны Службы технической поддержки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>nline.</w:t>
-      </w:r>
+        <w:t>nline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: 8-800-777-57-57, доб. 235, 231</w:t>
       </w:r>
       <w:r w:rsidR="00884151">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D27FED" w14:textId="77777777" w:rsidR="008E2AE8" w:rsidRDefault="008E2AE8" w:rsidP="00573FA0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -2546,59 +2575,61 @@
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00534145">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C667BAA" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00534145" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A2EEBD" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRDefault="00D610A5" w:rsidP="0036098D">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3598,90 +3629,114 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="126F2E9F" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Сертификат (свидетельство) о регистрации (инкорпорации);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5C5211" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
-        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-ов);</w:t>
+        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F1612">
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F1612">
+        <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C53AE1" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Сертификат на акции (иной аналогичный документ);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1770A860" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Выписка из торгового реестра или сертификат ИНКАМБЕНСИ (иное эквивалентное доказательство юридического статуса иностранного лица в соответствии с законодательством страны его местонахождения) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F82E29" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
-        <w:t>Сертификат должного состояния (good standing) не старше 30 дней;</w:t>
+        <w:t>Сертификат должного состояния (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F1612">
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F1612">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F1612">
+        <w:t>standing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F1612">
+        <w:t>) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670FB914" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:lastRenderedPageBreak/>
         <w:t>Решение об одобрении или совершении сделки или письмо об отсутствии необходимости такого одобрения, получения согласия на ее совершение</w:t>
       </w:r>
       <w:r w:rsidR="00C56946">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613C1A77" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00E2163C" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2163C">
@@ -4094,59 +4149,61 @@
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00757FE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C912ED" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00F30D8B" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:right="72" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>Указанный договор о задатке считается в любом случае заключенным на условиях формы договора о задатке (договора присоединения) в случае подачи заявки на участие в аукционе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4305,57 +4362,59 @@
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>auction</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>house</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="007E5C3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, на официальном интернет-сайте электронной торговой площадки: «</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>www.lot-online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E5C3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04766CC0" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00F30D8B" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
@@ -4851,143 +4910,115 @@
       <w:r w:rsidR="00A023D9">
         <w:t>купли-продажи</w:t>
       </w:r>
       <w:r w:rsidRPr="00F30D8B">
         <w:t xml:space="preserve"> в течение срока, установленного в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>сообщении о проведении торгов для заключения такого договора, внесенный задаток ему не возвращается</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFAE5A5" w14:textId="77777777" w:rsidR="00FE0806" w:rsidRDefault="00FE0806" w:rsidP="00FE0806">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FBFF70" w14:textId="31402D08" w:rsidR="009B3B01" w:rsidRPr="009B3B01" w:rsidRDefault="009B3B01" w:rsidP="009B3B01">
+    <w:p w14:paraId="37FBFF70" w14:textId="22D29A1C" w:rsidR="009B3B01" w:rsidRPr="009B3B01" w:rsidRDefault="009B3B01" w:rsidP="009B3B01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3B01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Договор купли-продажи заключается между ПАО Сбербанк и Победителем аукциона (Покупателем) </w:t>
       </w:r>
+      <w:r w:rsidR="00486E8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>до 30.09.2026.</w:t>
+      </w:r>
       <w:r w:rsidR="00CB1AB2" w:rsidRPr="00CB1AB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">в течении </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0BADE7FA" w14:textId="65C3AD95" w:rsidR="004D2A84" w:rsidRDefault="009B3B01" w:rsidP="004D2A84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BADE7FA" w14:textId="6AB19505" w:rsidR="004D2A84" w:rsidRDefault="009B3B01" w:rsidP="004D2A84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3B01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае признания аукциона несостоявшимся по причине допуска к участию только одного участника, договор купли-продажи может быть заключен с единственным участником аукциона, по начальной цене лота, </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>В случае признания аукциона несостоявшимся по причине допуска к участию только одного участника, договор купли-продажи может быть заключен с единственным участником аукциона, по начальной цене лота</w:t>
+      </w:r>
+      <w:r w:rsidR="00486E8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 30.09.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4166DF93" w14:textId="60BF7002" w:rsidR="00911069" w:rsidRDefault="00911069" w:rsidP="00D4540C">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -5683,51 +5714,87 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FA5D79" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В целях выполнения Указа Президента РФ № 79 от 28.02.2022, Указа Президента РФ № 81 от 01.03.2022,Указа Президента РФ № 95 от 05.03.2022 и Указа Президента РФ № 126 от 18.03.2022  сообщаю и заверяю, что Общество</w:t>
+        <w:t xml:space="preserve">В целях выполнения Указа Президента РФ № 79 от 28.02.2022, Указа Президента РФ № 81 от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01.03.2022,Указа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента РФ № 95 от 05.03.2022 и Указа Президента РФ № 126 от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>18.03.2022  сообщаю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и заверяю, что Общество</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE0942B" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5818,51 +5885,69 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень лиц, входящих в группу контролирующих лиц </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- физических лиц, а также Госучастников индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
+        <w:t xml:space="preserve">- физических лиц, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="020C22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Госучастников</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="020C22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -5890,52 +5975,63 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06F98CFD" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ФИО/    наименование Госучастника</w:t>
+              <w:t xml:space="preserve">ФИО/    наименование </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Госучастника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
@@ -6190,52 +6286,63 @@
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3DBCFA" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Для Госучастника</w:t>
+              <w:t xml:space="preserve">Для </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Госучастника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – страна регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A87C472" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -6502,52 +6609,62 @@
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имеются вид(-ы) на жительство (адрес регистрации)*</w:t>
+              <w:t xml:space="preserve"> в которых имеются вид(-ы) на жительство (адрес </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="57B0F12B" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A20E81F" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
@@ -8278,52 +8395,62 @@
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес регистрации)*</w:t>
+              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006E236B">
+              <w:rPr>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="494BAE1D" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="776376C2" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9366,52 +9493,62 @@
             </w:r>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вид(-ы) на жительство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3D2B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(адрес регистрации)*</w:t>
+              <w:t xml:space="preserve">(адрес </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A3D2B">
+              <w:rPr>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  в иностранном государстве</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3827EB36" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
@@ -9488,52 +9625,62 @@
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E6A1D">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(адрес регистрации)*</w:t>
+              <w:t xml:space="preserve">(адрес </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006E6A1D">
+              <w:rPr>
+                <w:color w:val="020C22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="10E0FE5E" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="228B26A1" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="005A3D2B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10476,51 +10623,65 @@
           <w:p w14:paraId="05EF5833" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="0045799D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Лицо считается находящимся под контролем при наличии одного из признаков:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1746F0" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="0045799D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+              <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00582E7F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>репо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00582E7F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A0937AE" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="0045799D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения</w:t>
             </w:r>
             <w:r w:rsidR="00C51978">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
@@ -10906,51 +11067,59 @@
     </w:p>
     <w:p w14:paraId="723B810E" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>Лицом    находящимися  в  собственности  признаются    лицо  доля участия (прямого или косвенного) которого  или в совокупности нескольких лиц, из числа поименованных в Перечне, в юридическом лице равна или превышает 50%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD2F370" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>Лицо признается Контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD20B8C" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
-        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00077946">
+        <w:t>репо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00077946">
+        <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3711B714" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения,   принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA93D1A" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>3) контролирующее лицо имеет право назначать единоличный исполнительный орган (ЕИО) и (или) более чем 50% состава  коллегиального исполнительного органа контролируемого лица и (или) имеет безусловную возможность избирать более чем 50% состава   совета директоров (наблюдательного совета) или иного коллегиального органа управления контролируемого лица;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2099E930" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10985,100 +11154,131 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Термин изменяется в зависимости от организационно-правовой формы.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E668F76" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Ненужное зачеркнуть.</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ненужное зачеркнуть.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7F9A69B8" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Под Госучастником понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Под </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Госучастником</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="61D6BF76" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> В отношении Госучастника заполняются 1, 3, 4 столбцы таблицы.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В отношении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Госучастника</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> заполняются 1, 3, 4 столбцы таблицы.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="067C0962" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Документ, удостоверяющий личность</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Документ, удостоверяющий личность</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08136F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EBE0C9E"/>
     <w:lvl w:ilvl="0" w:tplc="838283AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
@@ -13949,50 +14149,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="227695166">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6514"/>
@@ -14578,50 +14779,51 @@
     <w:rsid w:val="00451149"/>
     <w:rsid w:val="00451DFE"/>
     <w:rsid w:val="00451F8B"/>
     <w:rsid w:val="004529ED"/>
     <w:rsid w:val="00452B43"/>
     <w:rsid w:val="004532A7"/>
     <w:rsid w:val="004548AB"/>
     <w:rsid w:val="00454BDE"/>
     <w:rsid w:val="00455F91"/>
     <w:rsid w:val="0045713E"/>
     <w:rsid w:val="00463376"/>
     <w:rsid w:val="0046742A"/>
     <w:rsid w:val="00471087"/>
     <w:rsid w:val="00471573"/>
     <w:rsid w:val="00472B9B"/>
     <w:rsid w:val="00473BDB"/>
     <w:rsid w:val="00476B5C"/>
     <w:rsid w:val="004772BF"/>
     <w:rsid w:val="00481F00"/>
     <w:rsid w:val="00482B62"/>
     <w:rsid w:val="00483D1A"/>
     <w:rsid w:val="00483F40"/>
     <w:rsid w:val="00483F8B"/>
     <w:rsid w:val="0048556D"/>
     <w:rsid w:val="00485885"/>
+    <w:rsid w:val="00486E8F"/>
     <w:rsid w:val="004871BC"/>
     <w:rsid w:val="00487484"/>
     <w:rsid w:val="00487747"/>
     <w:rsid w:val="0049260C"/>
     <w:rsid w:val="0049277E"/>
     <w:rsid w:val="00493142"/>
     <w:rsid w:val="00494299"/>
     <w:rsid w:val="00494B64"/>
     <w:rsid w:val="00494C70"/>
     <w:rsid w:val="00494F4C"/>
     <w:rsid w:val="004953C2"/>
     <w:rsid w:val="00496336"/>
     <w:rsid w:val="00496E1E"/>
     <w:rsid w:val="00496F40"/>
     <w:rsid w:val="004A099D"/>
     <w:rsid w:val="004A4027"/>
     <w:rsid w:val="004A4256"/>
     <w:rsid w:val="004A4550"/>
     <w:rsid w:val="004A4957"/>
     <w:rsid w:val="004B00EC"/>
     <w:rsid w:val="004B1F69"/>
     <w:rsid w:val="004B2858"/>
     <w:rsid w:val="004B4F82"/>
     <w:rsid w:val="004B5BAE"/>
     <w:rsid w:val="004B636D"/>
@@ -14810,50 +15012,51 @@
     <w:rsid w:val="00637525"/>
     <w:rsid w:val="006420DC"/>
     <w:rsid w:val="00643747"/>
     <w:rsid w:val="00643F33"/>
     <w:rsid w:val="00644DC0"/>
     <w:rsid w:val="00644F38"/>
     <w:rsid w:val="00644FEC"/>
     <w:rsid w:val="00645664"/>
     <w:rsid w:val="006458DF"/>
     <w:rsid w:val="00645F23"/>
     <w:rsid w:val="006461AD"/>
     <w:rsid w:val="006479D5"/>
     <w:rsid w:val="006524F6"/>
     <w:rsid w:val="00653BDA"/>
     <w:rsid w:val="00655CF9"/>
     <w:rsid w:val="0066125B"/>
     <w:rsid w:val="0066145B"/>
     <w:rsid w:val="0066272C"/>
     <w:rsid w:val="00662F8C"/>
     <w:rsid w:val="006653B9"/>
     <w:rsid w:val="006660B1"/>
     <w:rsid w:val="00667704"/>
     <w:rsid w:val="00667C1D"/>
     <w:rsid w:val="006708C7"/>
     <w:rsid w:val="00673B4A"/>
+    <w:rsid w:val="0067447A"/>
     <w:rsid w:val="00675E8F"/>
     <w:rsid w:val="00676FA4"/>
     <w:rsid w:val="00681EE5"/>
     <w:rsid w:val="00682A33"/>
     <w:rsid w:val="006836E8"/>
     <w:rsid w:val="006847D5"/>
     <w:rsid w:val="00686970"/>
     <w:rsid w:val="00686C39"/>
     <w:rsid w:val="00687AD6"/>
     <w:rsid w:val="00690A85"/>
     <w:rsid w:val="006911C9"/>
     <w:rsid w:val="00692B6F"/>
     <w:rsid w:val="00692F8F"/>
     <w:rsid w:val="00693E5A"/>
     <w:rsid w:val="006964F0"/>
     <w:rsid w:val="00697F63"/>
     <w:rsid w:val="006A0F7B"/>
     <w:rsid w:val="006A106C"/>
     <w:rsid w:val="006A1E91"/>
     <w:rsid w:val="006A34B1"/>
     <w:rsid w:val="006A3786"/>
     <w:rsid w:val="006A40D8"/>
     <w:rsid w:val="006A58C2"/>
     <w:rsid w:val="006A5FE0"/>
     <w:rsid w:val="006A630A"/>
@@ -16553,50 +16756,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00CA3FAF"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Знак Знак"/>
@@ -18752,75 +18956,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EA24F63-D67B-4B59-B33C-EF6A02E768D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3920</Words>
-  <Characters>27464</Characters>
+  <Words>3902</Words>
+  <Characters>27358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>228</Lines>
+  <Lines>227</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Открытое акционерное общество «Российский аукционный дом»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31322</CharactersWithSpaces>
+  <CharactersWithSpaces>31198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.lot-online.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720980</vt:i4>
       </vt:variant>
       <vt:variant>